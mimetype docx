--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Beauguitte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8803-6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117412996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois revues de géographie et cinquante ans d’ours. Notes pour une analyse dynamique du travail éditorial en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.368-376. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.514.0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rock Against Communism en France (1984-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'analyse de réseau en géographie. Formations et emprunts disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Autrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Concepts and methods in.., </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.10787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920666v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des graphes et analyse de réseau en géographie : histoire d’un lien faible (1950-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analyse de réseau(x) en SHS, 1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/pshs.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion globale et fonctionnements locaux : géographies des scènes metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)politiser l'espace public Les Nuits debout de quartier du Nord-est parisien (2016-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care coordination for severe mental health disorders: an analysis of healthcare provider patient-sharing networks and their association with quality of care in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coldefy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05173-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02883307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes de territoire : enjeux spatiaux et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Diffusion of the 2016 French Nuit Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-00401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bois Lejuc occupé : éléments sur le fonctionnement d’une petite zad en Meuse (2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du metal d’après l’Encylopedia Metallum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces géographiques et représentations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.451.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse géomédiatique de l'actualité internationale : hiérarchies et effets de voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU and Its Neighbourhoods: A Textual Analysis on Key Documents of the European Neighbourhood Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), p. 853-879. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1075512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la sélection et la visualisation de flux : le package flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29-3/4, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HyperAtlas électoral parisien (2007-2012) Un outil pour l'analyse des dynamiques électorales intra-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial science and network science: Review and outcomes of a complex relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3-4), pp.297-316. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11067-013-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science and spatial science : Review and outcomes of a complex relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe vue d'ici et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géographique d’un discours politique : l’exemple des brochures. L’Union Européenne dans le monde (2000-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, p.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU contre la peine de mort : la puissance normative de l'UE en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reynaud, un itinéraire singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surprenante a-spatialité des bâtiments onusiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.espacestemps.net/document8879.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les votes à l'Assemblée générale de l'ONU de 1985 à nos jours. Pistes (carto)graphiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues universitaires de géographie française de 1940 à 1945. Entre pénurie matérielle et résistance intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Assemblée générale de l'Organisation des Nations unis de 1985 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.276-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues de géographie française de 1939 à 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse relationnelle d’une scène musicale extrême, le Darah & Maruah movement (Malaisie, Singapour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième rencontre Réseaux et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et pratiques zadistes à Bure (Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG au Conseil des droits de l'homme : une approche géographique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST 2016 3ème colloque international du CIST: En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG au Conseil des droits de l'homme : une approche géographique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité internationale : entre hiérarchie globale et stratégies éditoriales régionalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 3e colloque international du CIST : En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS Flows, World Structure & Community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du Web et sphère publique transnationale. Approches méthodologiques et apports épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès de l'Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre acteurs au Conseil des droits de l'homme de l'ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres Réseaux et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe RES-HIST, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Quantitative Geography of International Organizations: The Human Rights Council case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography (ECTQG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brochures grand public de l'Union européenne : un outil marketing pour s'afficher en tant qu'acteur mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'efficacité d'un réseau de sauvetage d'enfants juifs : l'exemple du circuit Garel (Lyon, 1942-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving news on the Web through RSS flows. A new tool for studying international events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESAW 2015. Web Archives as Scholarly Sources: Issues, Practices and Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, AArhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux RSS pour les études territoriales : une analyse de l'individu et ses espaces dans les actualités internationales du New York Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UE et ses voisinages : acteurs et espaces d'un discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG - European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures spatiales des relations diplomatiques mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU comme territoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échelles pour les géographes et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free and small-world networks in geographical research: A critical examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.663-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces méditerranéens, vers une convergence politique et économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Rebah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace d'action, espace en action : la Méditerranée à l'invite de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU, la géographie et la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalar approaches of voting behaviour of European countries in the United Nations General Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR (European Consortium for Political Research) General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et décroissance des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Beauguitte. Groupe fmr, pp.140, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R et espace. Traitement de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenges Hadrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Framabook, 2014, 979-10-92674-06-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scènes musicales « fascistes » ? Les scènes musicales identitaires en France (2010-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia CHIELLI; Emilia HÉRY; Coralie RAZOUS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit fasciste ? Formes et traces des fascismes aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-141, 2026, 978-2-8107-1356-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géographiques en terrains militants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argoulès Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.423-427, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier rigueur scientifique et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Argoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.417-421, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Aspects of Personification in International News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compagno D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Semiotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171-189, 2018, Quantitative Semiotic Analysis. Lecture Notes in Morphogenesis, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61593-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Networks Geographically: World Political Regionalization in the United Nations General Assembly (1985–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2017, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45023-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The USA and the UK (1970–2010): Ordinary trading partners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groutel A. (ed.); Pauwels M.-C. (ed.); Peyronel V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the UK and Ireland’s Transatlantic Economic Relationship with the United States in the 21st Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, p.167-183, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58550-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseaux en sciences sociales et en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau. Usages d'une notion polysémique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.9-24, 2016, 978-2-87558-500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions spatiales de l'actualité internationale. La représentation des individus dans le New York Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.225-238, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Cohesiveness at the UNGA: A comparative and critical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Mechi, Guia Migani and Francesco Petrini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Global Governance: International Organisations and European Integration in a Historical Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.309-324, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Assembleia Geral da ONU de 1985 a 2010: entre lógicas nacionais e regionais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visões da Europa. Representações e discursos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annablume, pp.55-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace géographique, les Annales de Géographie & Hérodote : 50 ans d'ours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseau en sciences sociales. Petit guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052709v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseau avec igraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseaux bimodaux en sciences sociales. Aperçus épistémologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paohvis, un outil pour l'exploration visuelle d'hypergraphes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation des réseaux. Principes, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des graphes bipartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Level Matters: Evidences from French Electoral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russo Luana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de graphe et modèles statistiques Du modèle p1 à l'ERGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockmodeling et équivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations matricielles et analyse de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliques, communautés et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free, small-world networks et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes, réseaux, réseaux sociaux : vocabulaire et notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les comportements électoraux à l'échelle du bureau de vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental maps of students - Volume 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Assemblée générale de l'ONU de 1985 à nos jours : acteur et reflet du Système-Monde. Essai de géographie politique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00634403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux avec R (packages statnet, igraph et tnet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Analyser les réseaux avec R, UMR Géographie-cités, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00687871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à Pajek Logiciel pour l'analyse des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Umr Géographie-cités, 2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00564414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAD (zone à défendre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices Kansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential Contribution of Graph Theory to Oganization Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorwin Carthwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger, 1949, The Analysis of Sociograms Using Matrix Algebra. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kansky, 1963, Structure of Transportation Networks. Version française commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel J. Kansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno et Jennings, 1938, Statistics of social configurations. Traduction commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen H. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Dantzig, 1960, George D. Dantzig, 1960, On the Shortest Route Through a Network. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Dantzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman, 1949, Mapping the world's ocean trade: A research proposal. Version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gould, 1967, On the Geographical Interpretation of Eigenvalues, version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Approach to the Analysis of Sociometric Data, Sociogram and Sociomatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitchcock, F. L., 1941, The Distribution of a Product from Several Sources to Numerous Localities. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lauren Hitchcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Pitts, 1965, A Graph Theoric Approach to Historical Geography. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest R. Pitts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Northway, 1940, A method for depicting social relationships obtained by sociometric testing, Sociometry. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary L. Northway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel, 1953, Structural Parameters of Communication Networks. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Dijkstra, 1959, A Note on Two Problems in Connexion with Graphs. Numerische Mathematik 1, p. 269271 Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edsger W. Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Nystuen et M.F. Dacey, 1961, A Graph Theory Interpretation of Nodal Regions, Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Nystuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Dacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph B. Kruskal, Jr., 1956, On the Shortest Spanning Subtree of a Graph and the Traveling Salesman Problem. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph B. Kruskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bavelas, 1950, Communication Patterns in Task-Oriented Groups. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bavelas, Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fen-Chong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bavelas, 1948, A Mathematical Model for Group Structures. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bavelas, Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel, 1951, Applications of Matrix Algebra to Communication Nets. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Prihar, 1956, Topological Properties of Telecommunication Networks. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prihar, Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Garrison, 1960, Connectivity of the Interstate Highway System. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Beauguitte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8803-6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117412996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois revues de géographie et cinquante ans d’ours. Notes pour une analyse dynamique du travail éditorial en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.368-376. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.514.0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rock Against Communism en France (1984-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'analyse de réseau en géographie. Formations et emprunts disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Autrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Concepts and methods in.., </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.10787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920666v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des graphes et analyse de réseau en géographie : histoire d’un lien faible (1950-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analyse de réseau(x) en SHS, 1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/pshs.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion globale et fonctionnements locaux : géographies des scènes metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)politiser l'espace public Les Nuits debout de quartier du Nord-est parisien (2016-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care coordination for severe mental health disorders: an analysis of healthcare provider patient-sharing networks and their association with quality of care in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coldefy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05173-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02883307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes de territoire : enjeux spatiaux et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Diffusion of the 2016 French Nuit Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-00401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du metal d’après l’Encylopedia Metallum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bois Lejuc occupé : éléments sur le fonctionnement d’une petite zad en Meuse (2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces géographiques et représentations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.451.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse géomédiatique de l'actualité internationale : hiérarchies et effets de voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la sélection et la visualisation de flux : le package flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29-3/4, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU and Its Neighbourhoods: A Textual Analysis on Key Documents of the European Neighbourhood Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), p. 853-879. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1075512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HyperAtlas électoral parisien (2007-2012) Un outil pour l'analyse des dynamiques électorales intra-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science and spatial science : Review and outcomes of a complex relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial science and network science: Review and outcomes of a complex relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3-4), pp.297-316. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11067-013-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe vue d'ici et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géographique d’un discours politique : l’exemple des brochures. L’Union Européenne dans le monde (2000-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, p.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU contre la peine de mort : la puissance normative de l'UE en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reynaud, un itinéraire singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surprenante a-spatialité des bâtiments onusiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.espacestemps.net/document8879.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les votes à l'Assemblée générale de l'ONU de 1985 à nos jours. Pistes (carto)graphiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues universitaires de géographie française de 1940 à 1945. Entre pénurie matérielle et résistance intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Assemblée générale de l'Organisation des Nations unis de 1985 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.276-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues de géographie française de 1939 à 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse relationnelle d’une scène musicale extrême, le Darah & Maruah movement (Malaisie, Singapour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième rencontre Réseaux et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et pratiques zadistes à Bure (Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG au Conseil des droits de l'homme : une approche géographique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG au Conseil des droits de l'homme : une approche géographique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST 2016 3ème colloque international du CIST: En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité internationale : entre hiérarchie globale et stratégies éditoriales régionalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 3e colloque international du CIST : En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS Flows, World Structure & Community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brochures grand public de l'Union européenne : un outil marketing pour s'afficher en tant qu'acteur mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'efficacité d'un réseau de sauvetage d'enfants juifs : l'exemple du circuit Garel (Lyon, 1942-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du Web et sphère publique transnationale. Approches méthodologiques et apports épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès de l'Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Quantitative Geography of International Organizations: The Human Rights Council case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography (ECTQG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre acteurs au Conseil des droits de l'homme de l'ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres Réseaux et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe RES-HIST, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving news on the Web through RSS flows. A new tool for studying international events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESAW 2015. Web Archives as Scholarly Sources: Issues, Practices and Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, AArhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UE et ses voisinages : acteurs et espaces d'un discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux RSS pour les études territoriales : une analyse de l'individu et ses espaces dans les actualités internationales du New York Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG - European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures spatiales des relations diplomatiques mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU comme territoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échelles pour les géographes et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free and small-world networks in geographical research: A critical examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.663-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces méditerranéens, vers une convergence politique et économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Rebah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace d'action, espace en action : la Méditerranée à l'invite de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU, la géographie et la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalar approaches of voting behaviour of European countries in the United Nations General Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR (European Consortium for Political Research) General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et décroissance des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Beauguitte. Groupe fmr, pp.140, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R et espace. Traitement de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenges Hadrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Framabook, 2014, 979-10-92674-06-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scènes musicales « fascistes » ? Les scènes musicales identitaires en France (2010-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia CHIELLI; Emilia HÉRY; Coralie RAZOUS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit fasciste ? Formes et traces des fascismes aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-141, 2026, 978-2-8107-1356-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géographiques en terrains militants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argoulès Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.423-427, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier rigueur scientifique et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Argoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.417-421, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Aspects of Personification in International News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compagno D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Semiotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171-189, 2018, Quantitative Semiotic Analysis. Lecture Notes in Morphogenesis, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61593-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The USA and the UK (1970–2010): Ordinary trading partners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groutel A. (ed.); Pauwels M.-C. (ed.); Peyronel V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the UK and Ireland’s Transatlantic Economic Relationship with the United States in the 21st Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, p.167-183, 2017, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58550-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Networks Geographically: World Political Regionalization in the United Nations General Assembly (1985–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45023-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseaux en sciences sociales et en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau. Usages d'une notion polysémique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.9-24, 2016, 978-2-87558-500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions spatiales de l'actualité internationale. La représentation des individus dans le New York Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.225-238, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Cohesiveness at the UNGA: A comparative and critical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Mechi, Guia Migani and Francesco Petrini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Global Governance: International Organisations and European Integration in a Historical Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.309-324, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Assembleia Geral da ONU de 1985 a 2010: entre lógicas nacionais e regionais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visões da Europa. Representações e discursos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annablume, pp.55-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace géographique, les Annales de Géographie & Hérodote : 50 ans d'ours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseau avec igraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseau en sciences sociales. Petit guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052709v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseaux bimodaux en sciences sociales. Aperçus épistémologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paohvis, un outil pour l'exploration visuelle d'hypergraphes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des graphes bipartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation des réseaux. Principes, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de graphe et modèles statistiques Du modèle p1 à l'ERGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Level Matters: Evidences from French Electoral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russo Luana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockmodeling et équivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliques, communautés et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations matricielles et analyse de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free, small-world networks et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes, réseaux, réseaux sociaux : vocabulaire et notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les comportements électoraux à l'échelle du bureau de vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental maps of students - Volume 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Assemblée générale de l'ONU de 1985 à nos jours : acteur et reflet du Système-Monde. Essai de géographie politique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00634403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux avec R (packages statnet, igraph et tnet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Analyser les réseaux avec R, UMR Géographie-cités, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00687871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à Pajek Logiciel pour l'analyse des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Umr Géographie-cités, 2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00564414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAD (zone à défendre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices Kansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential Contribution of Graph Theory to Oganization Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorwin Carthwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kansky, 1963, Structure of Transportation Networks. Version française commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel J. Kansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger, 1949, The Analysis of Sociograms Using Matrix Algebra. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno et Jennings, 1938, Statistics of social configurations. Traduction commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen H. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Dantzig, 1960, George D. Dantzig, 1960, On the Shortest Route Through a Network. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Dantzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman, 1949, Mapping the world's ocean trade: A research proposal. Version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Approach to the Analysis of Sociometric Data, Sociogram and Sociomatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gould, 1967, On the Geographical Interpretation of Eigenvalues, version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitchcock, F. L., 1941, The Distribution of a Product from Several Sources to Numerous Localities. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lauren Hitchcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Northway, 1940, A method for depicting social relationships obtained by sociometric testing, Sociometry. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary L. Northway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Pitts, 1965, A Graph Theoric Approach to Historical Geography. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest R. Pitts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Nystuen et M.F. Dacey, 1961, A Graph Theory Interpretation of Nodal Regions, Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Nystuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Dacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph B. Kruskal, Jr., 1956, On the Shortest Spanning Subtree of a Graph and the Traveling Salesman Problem. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph B. Kruskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Dijkstra, 1959, A Note on Two Problems in Connexion with Graphs. Numerische Mathematik 1, p. 269271 Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edsger W. Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel, 1953, Structural Parameters of Communication Networks. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bavelas, 1950, Communication Patterns in Task-Oriented Groups. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bavelas, Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fen-Chong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bavelas, 1948, A Mathematical Model for Group Structures. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bavelas, Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Garrison, 1960, Connectivity of the Interstate Highway System. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel, 1951, Applications of Matrix Algebra to Communication Nets. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Prihar, 1956, Topological Properties of Telecommunication Networks. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prihar, Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Katz, 1953, A New Status Index Derived from Sociometric Analysis, bilingual and commented version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1953, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/228631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF52EAFD"/>
+    <w:nsid w:val="BB3F2309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-beauguitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8803-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117412996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.514.0368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920666v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Autrive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lolivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05173-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-00401005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6393" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1075512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-013-9222-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Banse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968513v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/vous-avez-dit-fasciste-formes-et-traces-des-fascismes-aujourdhui/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-45023-0_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45023-0_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58550-9_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476090v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052709v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauguitte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00687871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00564414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorwin Carthwright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Festinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel J. Kansky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen H. Jennings" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Dantzig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Ullman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lauren Hitchcock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361392v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest R. Pitts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary L. Northway" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Shimbel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171590v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsger W. Dijkstra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443034v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Nystuen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Dacey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163666v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B. Kruskal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavelas, Alex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prihar, Z." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Garrison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-beauguitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8803-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117412996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.514.0368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920666v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Autrive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lolivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05173-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-00401005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1075512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-013-9222-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Banse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968513v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/vous-avez-dit-fasciste-formes-et-traces-des-fascismes-aujourdhui/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58550-9_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-45023-0_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45023-0_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476090v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052709v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauguitte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00687871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00564414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorwin Carthwright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel J. Kansky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Festinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen H. Jennings" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Dantzig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Ullman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lauren Hitchcock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary L. Northway" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361392v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest R. Pitts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Nystuen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Dacey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B. Kruskal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsger W. Dijkstra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Shimbel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavelas, Alex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Garrison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prihar, Z." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Katz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/228631" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>