--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Beauguitte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8803-6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117412996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois revues de géographie et cinquante ans d’ours. Notes pour une analyse dynamique du travail éditorial en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.368-376. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.514.0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rock Against Communism en France (1984-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'analyse de réseau en géographie. Formations et emprunts disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Autrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Concepts and methods in.., </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.10787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920666v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des graphes et analyse de réseau en géographie : histoire d’un lien faible (1950-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analyse de réseau(x) en SHS, 1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/pshs.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion globale et fonctionnements locaux : géographies des scènes metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)politiser l'espace public Les Nuits debout de quartier du Nord-est parisien (2016-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care coordination for severe mental health disorders: an analysis of healthcare provider patient-sharing networks and their association with quality of care in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coldefy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05173-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02883307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes de territoire : enjeux spatiaux et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Diffusion of the 2016 French Nuit Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-00401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du metal d’après l’Encylopedia Metallum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bois Lejuc occupé : éléments sur le fonctionnement d’une petite zad en Meuse (2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces géographiques et représentations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.451.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse géomédiatique de l'actualité internationale : hiérarchies et effets de voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la sélection et la visualisation de flux : le package flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29-3/4, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU and Its Neighbourhoods: A Textual Analysis on Key Documents of the European Neighbourhood Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), p. 853-879. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1075512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HyperAtlas électoral parisien (2007-2012) Un outil pour l'analyse des dynamiques électorales intra-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science and spatial science : Review and outcomes of a complex relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial science and network science: Review and outcomes of a complex relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3-4), pp.297-316. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11067-013-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe vue d'ici et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géographique d’un discours politique : l’exemple des brochures. L’Union Européenne dans le monde (2000-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, p.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU contre la peine de mort : la puissance normative de l'UE en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reynaud, un itinéraire singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surprenante a-spatialité des bâtiments onusiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.espacestemps.net/document8879.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les votes à l'Assemblée générale de l'ONU de 1985 à nos jours. Pistes (carto)graphiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues universitaires de géographie française de 1940 à 1945. Entre pénurie matérielle et résistance intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Assemblée générale de l'Organisation des Nations unis de 1985 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.276-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues de géographie française de 1939 à 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse relationnelle d’une scène musicale extrême, le Darah & Maruah movement (Malaisie, Singapour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième rencontre Réseaux et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et pratiques zadistes à Bure (Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG au Conseil des droits de l'homme : une approche géographique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG au Conseil des droits de l'homme : une approche géographique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST 2016 3ème colloque international du CIST: En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité internationale : entre hiérarchie globale et stratégies éditoriales régionalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 3e colloque international du CIST : En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS Flows, World Structure & Community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brochures grand public de l'Union européenne : un outil marketing pour s'afficher en tant qu'acteur mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'efficacité d'un réseau de sauvetage d'enfants juifs : l'exemple du circuit Garel (Lyon, 1942-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du Web et sphère publique transnationale. Approches méthodologiques et apports épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès de l'Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Quantitative Geography of International Organizations: The Human Rights Council case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography (ECTQG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre acteurs au Conseil des droits de l'homme de l'ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres Réseaux et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe RES-HIST, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving news on the Web through RSS flows. A new tool for studying international events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESAW 2015. Web Archives as Scholarly Sources: Issues, Practices and Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, AArhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UE et ses voisinages : acteurs et espaces d'un discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux RSS pour les études territoriales : une analyse de l'individu et ses espaces dans les actualités internationales du New York Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG - European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures spatiales des relations diplomatiques mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU comme territoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échelles pour les géographes et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free and small-world networks in geographical research: A critical examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.663-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces méditerranéens, vers une convergence politique et économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Rebah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace d'action, espace en action : la Méditerranée à l'invite de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU, la géographie et la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalar approaches of voting behaviour of European countries in the United Nations General Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR (European Consortium for Political Research) General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et décroissance des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Beauguitte. Groupe fmr, pp.140, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R et espace. Traitement de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenges Hadrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Framabook, 2014, 979-10-92674-06-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scènes musicales « fascistes » ? Les scènes musicales identitaires en France (2010-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia CHIELLI; Emilia HÉRY; Coralie RAZOUS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit fasciste ? Formes et traces des fascismes aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-141, 2026, 978-2-8107-1356-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géographiques en terrains militants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argoulès Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.423-427, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier rigueur scientifique et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Argoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.417-421, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Aspects of Personification in International News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compagno D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Semiotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171-189, 2018, Quantitative Semiotic Analysis. Lecture Notes in Morphogenesis, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61593-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The USA and the UK (1970–2010): Ordinary trading partners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groutel A. (ed.); Pauwels M.-C. (ed.); Peyronel V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the UK and Ireland’s Transatlantic Economic Relationship with the United States in the 21st Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, p.167-183, 2017, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58550-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Networks Geographically: World Political Regionalization in the United Nations General Assembly (1985–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45023-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseaux en sciences sociales et en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau. Usages d'une notion polysémique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.9-24, 2016, 978-2-87558-500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions spatiales de l'actualité internationale. La représentation des individus dans le New York Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.225-238, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Cohesiveness at the UNGA: A comparative and critical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Mechi, Guia Migani and Francesco Petrini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Global Governance: International Organisations and European Integration in a Historical Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.309-324, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Assembleia Geral da ONU de 1985 a 2010: entre lógicas nacionais e regionais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visões da Europa. Representações e discursos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annablume, pp.55-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace géographique, les Annales de Géographie & Hérodote : 50 ans d'ours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseau avec igraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseau en sciences sociales. Petit guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052709v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseaux bimodaux en sciences sociales. Aperçus épistémologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paohvis, un outil pour l'exploration visuelle d'hypergraphes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des graphes bipartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation des réseaux. Principes, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de graphe et modèles statistiques Du modèle p1 à l'ERGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Level Matters: Evidences from French Electoral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russo Luana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockmodeling et équivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliques, communautés et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations matricielles et analyse de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free, small-world networks et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes, réseaux, réseaux sociaux : vocabulaire et notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les comportements électoraux à l'échelle du bureau de vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental maps of students - Volume 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Assemblée générale de l'ONU de 1985 à nos jours : acteur et reflet du Système-Monde. Essai de géographie politique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00634403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux avec R (packages statnet, igraph et tnet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Analyser les réseaux avec R, UMR Géographie-cités, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00687871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à Pajek Logiciel pour l'analyse des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Umr Géographie-cités, 2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00564414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAD (zone à défendre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices Kansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential Contribution of Graph Theory to Oganization Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorwin Carthwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kansky, 1963, Structure of Transportation Networks. Version française commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel J. Kansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger, 1949, The Analysis of Sociograms Using Matrix Algebra. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno et Jennings, 1938, Statistics of social configurations. Traduction commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen H. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Dantzig, 1960, George D. Dantzig, 1960, On the Shortest Route Through a Network. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Dantzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman, 1949, Mapping the world's ocean trade: A research proposal. Version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Approach to the Analysis of Sociometric Data, Sociogram and Sociomatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gould, 1967, On the Geographical Interpretation of Eigenvalues, version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitchcock, F. L., 1941, The Distribution of a Product from Several Sources to Numerous Localities. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lauren Hitchcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Northway, 1940, A method for depicting social relationships obtained by sociometric testing, Sociometry. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary L. Northway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Pitts, 1965, A Graph Theoric Approach to Historical Geography. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest R. Pitts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Nystuen et M.F. Dacey, 1961, A Graph Theory Interpretation of Nodal Regions, Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Nystuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Dacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph B. Kruskal, Jr., 1956, On the Shortest Spanning Subtree of a Graph and the Traveling Salesman Problem. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph B. Kruskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Dijkstra, 1959, A Note on Two Problems in Connexion with Graphs. Numerische Mathematik 1, p. 269271 Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edsger W. Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel, 1953, Structural Parameters of Communication Networks. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bavelas, 1950, Communication Patterns in Task-Oriented Groups. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bavelas, Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fen-Chong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bavelas, 1948, A Mathematical Model for Group Structures. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bavelas, Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Garrison, 1960, Connectivity of the Interstate Highway System. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel, 1951, Applications of Matrix Algebra to Communication Nets. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Prihar, 1956, Topological Properties of Telecommunication Networks. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prihar, Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Katz, 1953, A New Status Index Derived from Sociometric Analysis, bilingual and commented version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1953, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/228631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Beauguitte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8803-6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117412996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois revues de géographie et cinquante ans d’ours. Notes pour une analyse dynamique du travail éditorial en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.368-376. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.514.0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rock Against Communism en France (1984-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'analyse de réseau en géographie. Formations et emprunts disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Autrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Concepts and methods in.., </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.10787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920666v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des graphes et analyse de réseau en géographie : histoire d’un lien faible (1950-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analyse de réseau(x) en SHS, 1, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48649/pshs.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)politiser l'espace public Les Nuits debout de quartier du Nord-est parisien (2016-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care coordination for severe mental health disorders: an analysis of healthcare provider patient-sharing networks and their association with quality of care in a French region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Coldefy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05173-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02883307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion globale et fonctionnements locaux : géographies des scènes metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02569440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bois Lejuc occupé : éléments sur le fonctionnement d’une petite zad en Meuse (2016-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du metal d’après l’Encylopedia Metallum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.6519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes de territoire : enjeux spatiaux et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.6028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting the Diffusion of the 2016 French Nuit Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baciocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24523666-00401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces géographiques et représentations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.451.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse géomédiatique de l'actualité internationale : hiérarchies et effets de voisinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la sélection et la visualisation de flux : le package flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29-3/4, pp.399-408. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU and Its Neighbourhoods: A Textual Analysis on Key Documents of the European Neighbourhood Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), p. 853-879. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1075512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HyperAtlas électoral parisien (2007-2012) Un outil pour l'analyse des dynamiques électorales intra-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial science and network science: Review and outcomes of a complex relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3-4), pp.297-316. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11067-013-9222-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network science and spatial science : Review and outcomes of a complex relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Spatial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géographique d’un discours politique : l’exemple des brochures. L’Union Européenne dans le monde (2000-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, p.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe vue d'ici et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reynaud, un itinéraire singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU contre la peine de mort : la puissance normative de l'UE en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surprenante a-spatialité des bâtiments onusiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://www.espacestemps.net/document8879.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les votes à l'Assemblée générale de l'ONU de 1985 à nos jours. Pistes (carto)graphiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues universitaires de géographie française de 1940 à 1945. Entre pénurie matérielle et résistance intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Assemblée générale de l'Organisation des Nations unis de 1985 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.276-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues de géographie française de 1939 à 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse relationnelle d’une scène musicale extrême, le Darah & Maruah movement (Malaisie, Singapour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième rencontre Réseaux et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et pratiques zadistes à Bure (Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG au Conseil des droits de l'homme : une approche géographique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST 2016 3ème colloque international du CIST: En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG au Conseil des droits de l'homme : une approche géographique et quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité internationale : entre hiérarchie globale et stratégies éditoriales régionalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 3e colloque international du CIST : En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du Web et sphère publique transnationale. Approches méthodologiques et apports épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loveluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e congrès de l'Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Quantitative Geography of International Organizations: The Human Rights Council case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography (ECTQG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre acteurs au Conseil des droits de l'homme de l'ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes rencontres Réseaux et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe RES-HIST, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'efficacité d'un réseau de sauvetage d'enfants juifs : l'exemple du circuit Garel (Lyon, 1942-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Banse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brochures grand public de l'Union européenne : un outil marketing pour s'afficher en tant qu'acteur mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiving news on the Web through RSS flows. A new tool for studying international events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESAW 2015. Web Archives as Scholarly Sources: Issues, Practices and Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, AArhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSS Flows, World Structure & Community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux RSS pour les études territoriales : une analyse de l'individu et ses espaces dans les actualités internationales du New York Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UE et ses voisinages : acteurs et espaces d'un discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Guérin-Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTQG - European Colloquium of Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures spatiales des relations diplomatiques mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Didelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dixièmes Rencontres ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Besançon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU comme territoire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échelles pour les géographes et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Avignon, France. pp.233-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free and small-world networks in geographical research: A critical examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.663-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces méditerranéens, vers une convergence politique et économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Rebah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace d'action, espace en action : la Méditerranée à l'invite de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00474110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ONU, la géographie et la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalar approaches of voting behaviour of European countries in the United Nations General Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR (European Consortium for Political Research) General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R et espace. Traitement de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commenges Hadrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Framabook, 2014, 979-10-92674-06-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et décroissance des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Beauguitte. Groupe fmr, pp.140, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux dans le temps et dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scènes musicales « fascistes » ? Les scènes musicales identitaires en France (2010-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia CHIELLI; Emilia HÉRY; Coralie RAZOUS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit fasciste ? Formes et traces des fascismes aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-141, 2026, 978-2-8107-1356-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier rigueur scientifique et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Argoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.417-421, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géographiques en terrains militants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argoulès Fabrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.423-427, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Aspects of Personification in International News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compagno D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Semiotic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.171-189, 2018, Quantitative Semiotic Analysis. Lecture Notes in Morphogenesis, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61593-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Networks Geographically: World Political Regionalization in the United Nations General Assembly (1985–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2017, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45023-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The USA and the UK (1970–2010): Ordinary trading partners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groutel A. (ed.); Pauwels M.-C. (ed.); Peyronel V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the UK and Ireland’s Transatlantic Economic Relationship with the United States in the 21st Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, p.167-183, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58550-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseaux en sciences sociales et en histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau. Usages d'une notion polysémique en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.9-24, 2016, 978-2-87558-500-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions spatiales de l'actualité internationale. La représentation des individus dans le New York Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.225-238, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Union Cohesiveness at the UNGA: A comparative and critical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Mechi, Guia Migani and Francesco Petrini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Global Governance: International Organisations and European Integration in a Historical Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.309-324, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Assembleia Geral da ONU de 1985 a 2010: entre lógicas nacionais e regionais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visões da Europa. Representações e discursos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annablume, pp.55-68, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires de géographie, une approche relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace géographique, les Annales de Géographie & Hérodote : 50 ans d'ours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseau avec igraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseau en sciences sociales. Petit guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052709v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de réseaux bimodaux en sciences sociales. Aperçus épistémologiques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paohvis, un outil pour l'exploration visuelle d'hypergraphes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation des réseaux. Principes, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des graphes bipartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation Level Matters: Evidences from French Electoral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russo Luana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00717982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de graphe et modèles statistiques Du modèle p1 à l'ERGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérations matricielles et analyse de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliques, communautés et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free, small-world networks et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Ducruet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockmodeling et équivalences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes, réseaux, réseaux sociaux : vocabulaire et notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00541898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les comportements électoraux à l'échelle du bureau de vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental maps of students - Volume 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Saint-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Assemblée générale de l'ONU de 1985 à nos jours : acteur et reflet du Système-Monde. Essai de géographie politique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00634403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les réseaux avec R (packages statnet, igraph et tnet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Analyser les réseaux avec R, UMR Géographie-cités, 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00687871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à Pajek Logiciel pour l'analyse des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Umr Géographie-cités, 2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00564414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAD (zone à défendre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.599-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices Kansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptation of Holzinger's B-Coefficients for the Analysis of Sociometric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darell R. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Zahid Husain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger, 1949, The Analysis of Sociograms Using Matrix Algebra. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Festinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kansky, 1963, Structure of Transportation Networks. Version française commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel J. Kansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno et Jennings, 1938, Statistics of social configurations. Traduction commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen H. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Dantzig, 1960, George D. Dantzig, 1960, On the Shortest Route Through a Network. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Dantzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential Contribution of Graph Theory to Oganization Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorwin Carthwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gould, 1967, On the Geographical Interpretation of Eigenvalues, version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Approach to the Analysis of Sociometric Data, Sociogram and Sociomatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob L. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitchcock, F. L., 1941, The Distribution of a Product from Several Sources to Numerous Localities. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lauren Hitchcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman, 1949, Mapping the world's ocean trade: A research proposal. Version traduite et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Ullman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel, 1953, Structural Parameters of Communication Networks. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph B. Kruskal, Jr., 1956, On the Shortest Spanning Subtree of a Graph and the Traveling Salesman Problem. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph B. Kruskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Dijkstra, 1959, A Note on Two Problems in Connexion with Graphs. Numerische Mathematik 1, p. 269271 Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edsger W. Dijkstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Nystuen et M.F. Dacey, 1961, A Graph Theory Interpretation of Nodal Regions, Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Nystuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael F. Dacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bavelas, 1950, Communication Patterns in Task-Oriented Groups. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bavelas, Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fen-Chong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bavelas, 1948, A Mathematical Model for Group Structures. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bavelas, Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Garrison, 1960, Connectivity of the Interstate Highway System. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Prihar, 1956, Topological Properties of Telecommunication Networks. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prihar, Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel, 1951, Applications of Matrix Algebra to Communication Nets. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Shimbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Northway, 1940, A method for depicting social relationships obtained by sociometric testing, Sociometry. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary L. Northway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Pitts, 1965, A Graph Theoric Approach to Historical Geography. Version bilingue et commentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrest R. Pitts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Katz, 1953, A New Status Index Derived from Sociometric Analysis, bilingual and commented version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beauguitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauguitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1953, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/228631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB3F2309"/>
+    <w:nsid w:val="7324C197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-beauguitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8803-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117412996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.514.0368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920666v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Autrive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lolivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05173-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-00401005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1075512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-013-9222-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Banse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968513v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/vous-avez-dit-fasciste-formes-et-traces-des-fascismes-aujourdhui/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58550-9_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-45023-0_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45023-0_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476090v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052709v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauguitte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00687871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00564414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570652v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorwin Carthwright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel J. Kansky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Festinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen H. Jennings" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Dantzig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Ullman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lauren Hitchcock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary L. Northway" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361392v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest R. Pitts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443034v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Nystuen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Dacey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B. Kruskal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsger W. Dijkstra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Shimbel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavelas, Alex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Garrison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187071v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prihar, Z." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Katz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/228631" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-beauguitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8803-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117412996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.514.0368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b07" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920666v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Autrive" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883307v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lolivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05173-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6393" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6519" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-00401005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.451.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1075512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-013-9222-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711829v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540804v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Banse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968513v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/vous-avez-dit-fasciste-formes-et-traces-des-fascismes-aujourdhui/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61593-6_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-45023-0_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45023-0_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58550-9_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476090v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052709v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russo Luana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauguitte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566474v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839899v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00634403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00687871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00564414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darell R. Bock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Zahid Husain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Festinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel J. Kansky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963403v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob L. Moreno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen H. Jennings" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Dantzig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorwin Carthwright" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856908v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Forsyth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Katz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lauren Hitchcock" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Ullman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192767v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Shimbel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B. Kruskal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171590v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsger W. Dijkstra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Nystuen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Dacey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavelas, Alex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Garrison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prihar, Z." TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary L. Northway" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361392v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest R. Pitts" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Katz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/228631" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>