--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Beaulaton </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9614-8602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074337637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6391-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and fishing harvest data collection: a horizon scanning exercise from the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defos Du Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Eraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e01485. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the European eel recruitment distribution: the impact of changing environmental conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.107723. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lemaire-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hernvann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un suivi scientifique à long terme pour documenter les transitions écologiques et territoriales accompagnant l’effacement de grands barrages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cheve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8330. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clermont-Ledez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Diouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MigrenMer : synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47/2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure connaissance des espèces amphihalines : la mise en place de suivis de la pêche récréative et professionnelle du saumon (Salmo salar), de la truite de mer (Salmo trutta) et de l’anguille (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8439. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation de la gestion du saumon en Bretagne : le projet RENOSAUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.7982. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l’analyse de données des caméras acoustiques par un réseau de neurones convolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.7983. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.7983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atso Romakkaniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, e44, 22 p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurately predicting rare and poorly detectable species habitat for spatial protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AcousticIA, a deep neural network for multi-species fish detection using multiple models of acoustic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.881-893. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-023-10004-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102924. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966162v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries-dependent and -Independent data used to model the distribution of diadromous fish at-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A.M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109107. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Silver Eel Escapement at a Large Scale Using Eel Density Analysis (EDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Life Sciences Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/blsf2022013095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking full advantage of the diverse assemblage of data at hand to produce time series of abundance. A case study on Atlantic salmon populations of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (4), pp.533-547. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2020-0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamprey fisheries: History, trends and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Aronsuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevie-Rae Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (Supplement 1), pp.S159-S185. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2021.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Stakeholder Knowledge into a Complex Stock Assessment Model: The Case of Eel Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1136. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive guide to set up correctly an electrofishing gear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (1), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-019-8000-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the recruitment of European eel (Anguilla anguilla) throughout its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance indices and biological traits of juvenile salmon (Salmo salar) sampled in three rivers on the Atlantic and Channel coasts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e15125. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.5.e15125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Eel Restocking in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.255-300. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3197/096734016X14574329314407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEREM (Glass Eel Recruitment Estimation Model): A model to estimate glass eel recruitment at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climbing back up what slippery slope? Dynamics of the European eel stock and its management in historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsv132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually dimorphic gene expressions in eels: useful markers for early sex assessment in a conservation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Changes in Population Dynamics of the Shrimp Palaemon longirostris in the Gironde Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Baptiste Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.1082-1099. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-012-9506-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push net fishing seems to be responsible for injuries and post fishing mortality in glass eel in the Vilaine estuary (France) in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 404, pp.02. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century of eel growth: changes and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2011.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time trends in fish populations in metropolitan France: insights from national monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dembski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (6), pp.1436-1452. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2011.03084.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sampling technique for larval lamprey population assessment in small river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing, abundance and life history traits of the anadromous sea lamprey (Petromyzon marinus) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.90-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (4), pp.1105-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of management measures on glass eel escapement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.1402-1413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and richness of diadromous fish assemblages in Western Europe: large-scale explanatory factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00214.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal in metamorphosing Anguilla anguilla juvenile eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal in metamorphosing juvenile eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of visible implant elastomer as a method for tagging small European eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.1546-1554. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01617.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency of selective tidal stream transport in glass eel entering the Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 378-379, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of age and length at first return in sea trout (S. trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atso Romakkaniemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoWPaS 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Holar, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Flow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a complex population dynamics model: from its development to results validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on calibration of numerical code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mascot-Num, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des populations d'anguilles en Europe : évaluation nationale et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée technique BGM - L'anguille à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Grands Migrateurs, Jan 2023, Rennes, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des populations de lamproie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lamproie marine, bientôt une légende en Bretagne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Grands Migrateurs (BGM), Nov 2023, Nivillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating the harvest regulation of angling fishery targeting Atlantic salmon in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles limites de conservation pour la gestion du saumon en Bretagne. Projet RENOSAUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle R&amp;D pour la gestion des migrateurs amphihalins dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of catastrophic events to stochasticity of the recruitment process: an application to Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire des poissons migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres migrateurs de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical bayesian model to estimate diadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical Bayesian model to estimate siadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th FSBI Synmposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Exceter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la capacité de marqueurs spécifiques du sexe à prédire le futur sexe de juvéniles d'anguille dans deux populations à sex-ratio biaisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow eel stock assessment oriented by the colonisation process to evaluate impacts of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science for glass eels fisheries management : how to define TAC in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Quebec, Canada. 616 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerem (Glass-Eel Recruitment Estimation Model): A Model to Estimate Glass-Eel Recruitment at Different Nested Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Eel Symposium 2014: Are Eels Climbing Back up the Slippery Slope?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle EDA (Eel Density Analysis) pour estimer l'échappement des anguilles argentées dans un réseau hydrographique à partir de données disponibles sur les stocks en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille 2012 du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rochefort sur Mer, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the past to predict the future: responses of European diadromous fish to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international scientific symposium on diadromous fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Halifax, Canada. pp.175-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story of one century of eel (Anguilla anguilla) growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of eel stock status in Garonne and Dordogne water bodies by analysing length structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ices Annual science conference Maastricht, NLD, 19-23 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of management measures on glass eel escapement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference, Maastricht, NLD, 19-23 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maastricht, Netherlands. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d'un modèle d'aide à la gestion de l'anguille européenne : modélisation du recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baisez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la modélisation au Cemagref, Clermont Ferrand, 3-4 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont Ferrand, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changeons notre regard sur le mulet porc (Chelon ramada) probablement le plus commun des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dindart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois déridé 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudoang (Interreg Sudoe): vers une gestion durable et concertée de l'anguille dans le sud-ouest de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASCO Symposium: Managing the Atlantic salmon in a rapidly changing environment. Management Challenges and Possibles Responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tromso, Norway. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORE sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC). Bresle - Oir - Scorff - Nivelle. Trois décennies d’observations et de recherche sur les poissons migrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité, 60 p., 2020, Collection Comprendre pour Agir, 978-2-38170-050-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oir, territoire de sciences. 30 ans de recherche sur une petite rivière normande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance Trends of Glass Eels between 1978 and 1999 from Fisheries Data in the Gironde Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eels at the Edge, Casselman, J.M., Cairns, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, p. 257 - p. 274, 2009, AFS symposium series 58, 13: 9781888569964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d'abondance et de pression issus des pêcheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anguille Européenne : indicateurs d'abondance et de colonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.189-220, 2008, Savoir faire, 978-2-7592-0085-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appraisal of historical glass eel fisheries and markets: landings,trade route and future prospect for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institute of Fisheries Annual conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression et répartition des anguilles dans les bassins fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations. Ecobag Programme de recherche. Cahier technique n. 2/4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish at sea database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/91719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Crook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Gollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IUCN Red List of Threatened Species 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2305/IUCN.UK.2020-2.RLTS.T60344A152845178.en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat recovery and related conservation efforts: 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina S. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bochechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruxelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.106-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries monitoring and assessment: 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bochechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruxelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Joint EIFAC/ICES Working Group on Eels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.296-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on eel stock and fishery in France, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES/EIFAC Working group on eels, Appendix 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.151-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data collection for the European Eel in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Farrugio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Workshop on National Data Collection for the European Eel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.223-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-wise or path-wise: diffusion in a fragmented dendritic network and implications for eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark Workshop on Selected Deep-Sea Fisheries Stocks (WKBDEEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarki Þór Elvarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Hvingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICES. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle « recherche et développement » MIAME : la science en appui à la gestion des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des suivis biométriques des pêcheries de civelles en France durant la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2025-2026. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acou Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - OFB - MNHN. 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie écologique et histoire de vie du mulet porc (Chelon ramada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dindart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiche synthèse, OFB; INRAE; Institut Agro; UPPA. 2024, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du projet « MigrenMer » : Synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2024, 81 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449323v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies : évolutions des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024, pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion de la truite de mer en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final, Office Francais de la Biodiversité; Inrae; Institut agro Rennes Angers; UPPA; Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie écologique et histoire de vie du mulet porc (Chelon ramada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dindart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut Agro; UPPA. 2024, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des suivis biométriques des pêcheries de civelle en France durant la saison 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité; Inrae; Institut agro Rennes Angers; UPPA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact de nouveaux protocoles d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, Institut Agro, UNIV PAU &amp; PAYS ADOUR/E2S UPPA. 2024, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un indicateur de l'évolution de l'abondance des populations de poissons migrateurs dans l'Hexagone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité; INRAE; Institut agro Rennes Angers; UPPA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel Density Analysis (EDA 2.3.1) Escapement of silver eels (Anguilla anguilla) from French rivers Rapport EDA report 2.3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raitif Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briand Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut agro Rennes Angers; UPPA. 2024, 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la biomasse d'espèces migratrices consommées par le silure glane dans le bassin versant de la Vilaine Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 3 - Paul Sabatier. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement - MIAME. Rapport d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut Agro; Université de Pau et des Pays de l'Adour (UPPA). 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Période de migration des anguilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2023, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche scientifique à l'électricité dans les milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel Density Analysis (EDA 2.3). Escapement of silver eels (Anguilla anguilla) from French, Spanish and Portuguese rivers. GT4 - deliverable E4.1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kora Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Estibaliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AZTI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un indicateur de l'abondance des migrateurs amphihalins pour l’Observatoire National de la Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] pôle OFB-INRAE- Agrocampus Ouest-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2022, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement -MIAME. Rapport d'activité 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; PatriNat (OFB-CNRS-MNHN). 2022, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB; INRAE; INSTITUT AGRO; UPPA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d’une caméra acoustique BluePrint Oculus M750d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae. 2021, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saumon Rose (Oncorhynchus gorbuscha, Walbaum, 1792). Conduite à tenir et éléments d'écologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; INSTITUT AGRO; UPPA. 2021, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287600v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur l'état des populations, des pressions et des modalités de gestion du Saumon Atlantique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clermont-Ledez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fiche synthèse, OFB; INRAE; Institut Agro; UPPA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion du Saumon Atlantique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clermont-Ledez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pôle OFB-INRAE- Agrocampus Ouest-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2021, 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of European Eel Distribution (Anguilla anguilla) in Portugal, Spain and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] sudoang. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice d'interaction entre espèces amphihalines et activité de pêche dans le milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021, 12 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement -MIAME. Rapport d'activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; Inrae; Institut Agro - Agrocampus Ouest; UPPA. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de performance de la caméra acoustique BluePrint Oculus M750d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiche synthèse, Inrae; OFB. 2021, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation De L'analyse De Données Des Caméras Acoustiques Par Réseaux De Neurones Convolutifs (CNN) Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the ecology of diadromous fish at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie a M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nids De Lamproie Marine Comme Indicateurs Du Nombre Et Du Phénotype Des Géniteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement (MIAME). Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOR -Apport De Connaissances Aux Opérations De Repeuplement En Anguille. Synthèse Bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final, AFB; INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions R&D menées par le Pole AFB-INRA « Gestion des Ecosystèmes Aquatiques en Territoire Agricole » 2014-2018 Recueil des résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE, OFB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions R&D menées par le Pôle AFB-INRA « Gestion des Ecosystèmes Aquatiques en Territoire Agricole ». 2014-2018. Recueil des résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; Inra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOR -Apport de Connaissances aux Opérations de Repeuplement en anguille. Expérimentation in situ et ex situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final No. 2018_037_03 (incluant 2018_037_02). Révision 1, AFB; Inra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la biomasse d'anguille argentée et des mortalités anthropiques en France. Rapport technique en application de l'article 9 du règlement CE 1100/2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; INRA; EPTB Vilaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la mise en œuvre de la boite à outils pour estimer les flux de migrations des espèces diadromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel density analysis (EDA 2.2.1). Escapement of silver eels (Anguilla anguilla) from French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EPTB Vilaine; AFB; Inra; Irstea. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d’emploi pour l’utilisation des modèles du projet Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments sur l’exploitation par pêche des salmonidés migrateurs en zone côtière et en rivière depuis 1978. Littoral proche de la rivière Bresle, embouchures de cours d'eau de Seine-Maritime. Cours d'eau à salmonidés migrateurs au nord de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; Inra. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la répartition des lamproies et des aloses amphihalines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Diouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; INRA. 2018, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de quantification des anguilles en milieu profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Allou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; INRA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2017, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGITRUITE® : test de la méthode et construction de l'abaque entre la densité et l'indice d'abondance en juvéniles de truite 0+ et 1+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra; Onema. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation en France des densités d’anguilles jaunes d’Europe (Anguilla anguilla) basée sur leur diffusion dans les bassins versants : Modèle TABASCO (spaTialized Anguilla BASin COlonisation). Rapport final année 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des données de l’observatoire sur le bassin versant de l’Oir (Normandie) de 1985 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de repeuplement en civelles : bilan des trois premières années de transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguille. Analyse des données d'argenture acquises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Onema; INRA; IAV. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des densités d’anguilles jaunes d’Europe (Anguilla anguilla) en France, basée sur leur diffusion dans les bassins versants : Modèle TABASCO (spaTialized Anguilla BASin COLonisation) : rapport intermédiaire année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2012-2013, 2013-2014 et 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel Density Analysis (EDA2.x) : un modèle statistique pour estimer l'échappement des anguilles argentées (Anguilla anguilla) dans un réseau hydrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.274-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2011-2012 et de date de fermeture de l'anguille jaune et argentée pour les saisons 2012 et 2012-2013 respectivement en fonction du plan de gestion français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.339-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2010-2011, 2011-2012 et 2014-2015 en fonction du plan de gestion français et simulation de différentes règles de répartition des captures par UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.555-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France, 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.445-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un total admissible de capture d'anguilles de moins de 12 cm pour la saison 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles spécifiques anguille pour l'onema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Onema. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2008, pp.335-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des hypothèses comportementales utilisées dans la quantification du flux de civelles d'anguille (Anguilla anguilla) sur l'Isle : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durozoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme INDICANG Rapport d'étape 2005-2006 : Validation des hypothèses comportementales utilisées dans la quantification du flux de civelles sur l'Isle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durozoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi des captures 2004 - étude de la faune circulante 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of the European eel population; pilot studies for a scientific framework in support of sustainable management: SLIME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie, écologie et pêche des lamproies migratrices (agnathes amphihalins): rapport final - Troisième tranche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urdaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi des captures 2002 : étude de la faune circulante 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi des captures 2001 : étude de la faune circulante 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie, écologie et pêche des lamproies migratrices (agnathes amphihalins) : rapport d`étape : deuxième tranche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : Suivi des captures 2000 : Etude de la faune circulante 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de suivi des pêches fluvio-estuariennes pour la gestion des espèces : construction des indicateurs halieutiques et évaluation des impacts en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat de l'Université de Toulouse, INPT, spécialité agrosystèmes, écosystèmes et environnement, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02591633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de suivi des pêches fluvio-estuariennes pour la gestion des espèces : construction des indicateurs halieutiques et évaluation des impacts en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Institut National Polytechnique de Toulouse (INP Toulouse), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPT026A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02547392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code for &amp;quot;Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atso Romakkaniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stacomiR: Fish Migration Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and standardisation of Atlantic salmon abundance time series on DiaPFC ORE rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Beaulaton </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9614-8602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074337637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6391-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and fishing harvest data collection: a horizon scanning exercise from the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defos Du Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Eraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e01485. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wlb3.01485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in the European eel recruitment distribution: the impact of changing environmental conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.107723. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of eels and their freshwater habitats in southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-07213-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d’un suivi scientifique à long terme pour documenter les transitions écologiques et territoriales accompagnant l’effacement de grands barrages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Soissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Germaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cheve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutzenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8330. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clermont-Ledez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Diouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lemaire-Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hernvann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d’aloses et de lamproies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.8477. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MigrenMer : synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47/2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure connaissance des espèces amphihalines : la mise en place de suivis de la pêche récréative et professionnelle du saumon (Salmo salar), de la truite de mer (Salmo trutta) et de l’anguille (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.8439. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation de la gestion du saumon en Bretagne : le projet RENOSAUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leprévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.7982. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l’analyse de données des caméras acoustiques par un réseau de neurones convolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.7983. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.7983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atso Romakkaniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, e44, 22 p. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurately predicting rare and poorly detectable species habitat for spatial protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102924. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AcousticIA, a deep neural network for multi-species fish detection using multiple models of acoustic cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.881-893. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-023-10004-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966162v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries-dependent and -Independent data used to model the distribution of diadromous fish at-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A.M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109107. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Silver Eel Escapement at a Large Scale Using Eel Density Analysis (EDA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Life Sciences Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/blsf2022013095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking full advantage of the diverse assemblage of data at hand to produce time series of abundance. A case study on Atlantic salmon populations of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (4), pp.533-547. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2020-0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamprey fisheries: History, trends and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Aronsuu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevie-Rae Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (Supplement 1), pp.S159-S185. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2021.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Stakeholder Knowledge into a Complex Stock Assessment Model: The Case of Eel Recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estibaliz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Korta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.1136. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13091136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive guide to set up correctly an electrofishing gear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-019-8000-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the recruitment of European eel (Anguilla anguilla) throughout its European range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bornarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (2), pp.541-552. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsx180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance indices and biological traits of juvenile salmon (Salmo salar) sampled in three rivers on the Atlantic and Channel coasts (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e15125. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.5.e15125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Eel Restocking in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (2), pp.255-300. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3197/096734016X14574329314407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEREM (Glass Eel Recruitment Estimation Model): A model to estimate glass eel recruitment at different spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174, pp.68-80. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2015.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climbing back up what slippery slope? Dynamics of the European eel stock and its management in historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsv132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexually dimorphic gene expressions in eels: useful markers for early sex assessment in a conservation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Changes in Population Dynamics of the Shrimp Palaemon longirostris in the Gironde Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Baptiste Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.1082-1099. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-012-9506-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One century of eel growth: changes and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2011.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push net fishing seems to be responsible for injuries and post fishing mortality in glass eel in the Vilaine estuary (France) in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 404, pp.02. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2011080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time trends in fish populations in metropolitan France: insights from national monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dembski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (6), pp.1436-1452. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2011.03084.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sampling technique for larval lamprey population assessment in small river catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (1), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing, abundance and life history traits of the anadromous sea lamprey (Petromyzon marinus) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.90-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish conservation plans need to consider global warming issues: An approach using biogeographical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (4), pp.1105-1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and richness of diadromous fish assemblages in Western Europe: large-scale explanatory factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2007.00214.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of management measures on glass eel escapement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.1402-1413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal in metamorphosing Anguilla anguilla juvenile eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal in metamorphosing juvenile eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Le Barh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344, pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of visible implant elastomer as a method for tagging small European eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Elie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.1546-1554. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01617.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The efficiency of selective tidal stream transport in glass eel entering the Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 378-379, pp.5-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of age and length at first return in sea trout (S. trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atso Romakkaniemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoWPaS 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Holar, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies Dynamiques des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFH, Jun 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Flow Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox to assess the spatio-temporal dynamics of Atlantic salmon recolonization after dam removal on the Sélune River (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Raphalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Ecohydraulics and Fish Passage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a complex population dynamics model: from its development to results validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on calibration of numerical code</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Mascot-Num, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des populations de lamproie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lamproie marine, bientôt une légende en Bretagne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Grands Migrateurs (BGM), Nov 2023, Nivillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des populations d'anguilles en Europe : évaluation nationale et internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée technique BGM - L'anguille à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bretagne Grands Migrateurs, Jan 2023, Rennes, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENOSAUM : vers une nouvelle régulation de la pêche de loisir du saumon en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SAMARCH 2022 - Saumon et truite de mer : des outils au service de leur protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pléneuf Val André, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating the harvest regulation of angling fishery targeting Atlantic salmon in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Year of Salmon Synthesis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles limites de conservation pour la gestion du saumon en Bretagne. Projet RENOSAUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle R&amp;D pour la gestion des migrateurs amphihalins dans leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of catastrophic events to stochasticity of the recruitment process: an application to Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire des poissons migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres migrateurs de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical bayesian model to estimate diadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an innovative monitoring method and a hierarchical Bayesian model to estimate siadromous fish run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th FSBI Synmposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Exceter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales de civelles 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité National des Pêches Maritimes et des Elevages marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la capacité de marqueurs spécifiques du sexe à prédire le futur sexe de juvéniles d'anguille dans deux populations à sex-ratio biaisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recrutement de l'anguille européenne est-il reparti à la hausse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Poissons Migrateurs Amphihalins (GRISAM). FRA., Nov 2015, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow eel stock assessment oriented by the colonisation process to evaluate impacts of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche à la gestion des pêches : penser et agir localement et globalement. 144th Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science for glass eels fisheries management : how to define TAC in Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">144. Annual Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Quebec, Canada. 616 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerem (Glass-Eel Recruitment Estimation Model): A Model to Estimate Glass-Eel Recruitment at Different Nested Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Eel Symposium 2014: Are Eels Climbing Back up the Slippery Slope?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle EDA (Eel Density Analysis) pour estimer l'échappement des anguilles argentées dans un réseau hydrographique à partir de données disponibles sur les stocks en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille 2012 du GRISAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rochefort sur Mer, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the past to predict the future: responses of European diadromous fish to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Béguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international scientific symposium on diadromous fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Halifax, Canada. pp.175-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The story of one century of eel (Anguilla anguilla) growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wickström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Fisheries Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Yokohama, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of eel stock status in Garonne and Dordogne water bodies by analysing length structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ices Annual science conference Maastricht, NLD, 19-23 septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of management measures on glass eel escapement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Annual Science Conference, Maastricht, NLD, 19-23 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maastricht, Netherlands. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats d'un modèle d'aide à la gestion de l'anguille européenne : modélisation du recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baisez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la modélisation au Cemagref, Clermont Ferrand, 3-4 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Clermont Ferrand, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changeons notre regard sur le mulet porc (Chelon ramada) probablement le plus commun des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dindart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Carassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois déridé 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting conservation limits for Atlantic salmon: a new risk based definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Andrée Arago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Germis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASCO Symposium: Managing the Atlantic salmon in a rapidly changing environment. Management Challenges and Possibles Responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tromso, Norway. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudoang (Interreg Sudoe): vers une gestion durable et concertée de l'anguille dans le sud-ouest de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique - Recherche halieutique et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des migrateurs amphihalins dans leur environnement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. , 47, pp.128, 2025, Sciences Eaux &amp; Territoires, 9782738015006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORE sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC). Bresle - Oir - Scorff - Nivelle. Trois décennies d’observations et de recherche sur les poissons migrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basilico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité, 60 p., 2020, Collection Comprendre pour Agir, 978-2-38170-050-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oir, territoire de sciences. 30 ans de recherche sur une petite rivière normande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie D – Livrets de protocoles de pêche à l’électricité : VIGITRUITE ® , indice d'abondance truite (IAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche scientifique à l’électricité dans les milieux aquatiques continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; OFB, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance Trends of Glass Eels between 1978 and 1999 from Fisheries Data in the Gironde Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eels at the Edge, Casselman, J.M., Cairns, D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, p. 257 - p. 274, 2009, AFS symposium series 58, 13: 9781888569964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs d'abondance et de pression issus des pêcheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anguille Européenne : indicateurs d'abondance et de colonisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.189-220, 2008, Savoir faire, 978-2-7592-0085-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An appraisal of historical glass eel fisheries and markets: landings,trade route and future prospect for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moriarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institute of Fisheries Annual conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression et répartition des anguilles dans les bassins fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Edeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les poissons migrateurs en Adour-Garonne : écologie, migration et gestion des populations. Ecobag Programme de recherche. Cahier technique n. 2/4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish at sea database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/91719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Crook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Gollock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IUCN Red List of Threatened Species 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2305/IUCN.UK.2020-2.RLTS.T60344A152845178.en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat recovery and related conservation efforts: 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina S. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bochechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruxelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.106-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries monitoring and assessment: 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Aprahamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bochechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruxelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES Workshop on Lampreys and Shads (WKLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Joint EIFAC/ICES Working Group on Eels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.296-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on eel stock and fishery in France, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the ICES/EIFAC Working group on eels, Appendix 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.151-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data collection for the European Eel in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Farrugio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Report of the Workshop on National Data Collection for the European Eel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.223-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-wise or path-wise: diffusion in a fragmented dendritic network and implications for eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise relatif à l’état des connaissances des populations du Silure Silurus glanis et de ses impacts sur la gestion équilibrée des populations piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël P.J. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2026, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark Workshop on Selected Deep-Sea Fisheries Stocks (WKBDEEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarki Þór Elvarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Hvingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICES. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tréhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle « recherche et développement » MIAME : la science en appui à la gestion des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2025-2026. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acou Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - OFB - MNHN. 2025, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des suivis biométriques des pêcheries de civelles en France durant la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion de la truite de mer en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final, Office Francais de la Biodiversité; Inrae; Institut agro Rennes Angers; UPPA; Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie écologique et histoire de vie du mulet porc (Chelon ramada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dindart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiche synthèse, OFB; INRAE; Institut Agro; UPPA. 2024, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du projet « MigrenMer » : Synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2024, 81 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449323v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise sur les populations d'aloses et de lamproies : évolutions des populations et identification des pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, INSTITUT AGRO, UNIV PAU &amp; PAYS ADOUR/E2S UPPA (MIAME). 2024, pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact de nouveaux protocoles d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement, OFB, INRAE, Institut Agro, UNIV PAU &amp; PAYS ADOUR/E2S UPPA. 2024, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie écologique et histoire de vie du mulet porc (Chelon ramada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dindart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut Agro; UPPA. 2024, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des suivis biométriques des pêcheries de civelle en France durant la saison 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité; Inrae; Institut agro Rennes Angers; UPPA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un indicateur de l'évolution de l'abondance des populations de poissons migrateurs dans l'Hexagone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité; INRAE; Institut agro Rennes Angers; UPPA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel Density Analysis (EDA 2.3.1) Escapement of silver eels (Anguilla anguilla) from French rivers Rapport EDA report 2.3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raitif Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briand Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut agro Rennes Angers; UPPA. 2024, 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la biomasse d'espèces migratrices consommées par le silure glane dans le bassin versant de la Vilaine Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Santoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 3 - Paul Sabatier. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et distribution des mugilidés de France et dynamique de population du mulet porc (Chelon ramada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dindart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - EABX; MIAME. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Période de migration des anguilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement - MIAME. Rapport d’activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae; Institut Agro; Université de Pau et des Pays de l'Adour (UPPA). 2023, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nids de lamproie marine comme indicateurs d'abondance des géniteurs et comme source de diversité écologique Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Elosegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité; Université de Pau et des Pays de l'Adour (UPPA); INRAE; AgroCampus Ouest, Rennes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106305v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2023, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche scientifique à l'électricité dans les milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel Density Analysis (EDA 2.3). Escapement of silver eels (Anguilla anguilla) from French, Spanish and Portuguese rivers. GT4 - deliverable E4.1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kora Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Estibaliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AZTI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un indicateur de l'abondance des migrateurs amphihalins pour l’Observatoire National de la Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] pôle OFB-INRAE- Agrocampus Ouest-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2022, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des MIgrateurs AMphihalins dans leur Environnement -MIAME. Rapport d'activité 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; PatriNat (OFB-CNRS-MNHN). 2022, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB; INRAE; INSTITUT AGRO; UPPA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d’une caméra acoustique BluePrint Oculus M750d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB; Inrae. 2021, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Saumon Rose (Oncorhynchus gorbuscha, Walbaum, 1792). Conduite à tenir et éléments d'écologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; INSTITUT AGRO; UPPA. 2021, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287600v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur l'état des populations, des pressions et des modalités de gestion du Saumon Atlantique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clermont-Ledez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fiche synthèse, OFB; INRAE; Institut Agro; UPPA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion du Saumon Atlantique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clermont-Ledez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] pôle OFB-INRAE- Agrocampus Ouest-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2021, 348 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of European Eel Distribution (Anguilla anguilla) in Portugal, Spain and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] sudoang. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice d'interaction entre espèces amphihalines et activité de pêche dans le milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021, 12 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement -MIAME. Rapport d'activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; Inrae; Institut Agro - Agrocampus Ouest; UPPA. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests de performance de la caméra acoustique BluePrint Oculus M750d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fiche synthèse, Inrae; OFB. 2021, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the ecology of diadromous fish at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie a M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation De L'analyse De Données Des Caméras Acoustiques Par Réseaux De Neurones Convolutifs (CNN) Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nids De Lamproie Marine Comme Indicateurs Du Nombre Et Du Phénotype Des Géniteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Gestion des Migrateurs Amphihalins dans leur Environnement (MIAME). Rapport d’activité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions R&D menées par le Pole AFB-INRA « Gestion des Ecosystèmes Aquatiques en Territoire Agricole » 2014-2018 Recueil des résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE, OFB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions R&D menées par le Pôle AFB-INRA « Gestion des Ecosystèmes Aquatiques en Territoire Agricole ». 2014-2018. Recueil des résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; Inra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOR -Apport De Connaissances Aux Opérations De Repeuplement En Anguille. Synthèse Bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final, AFB; INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOR -Apport de Connaissances aux Opérations de Repeuplement en anguille. Expérimentation in situ et ex situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final No. 2018_037_03 (incluant 2018_037_02). Révision 1, AFB; Inra. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour la mise en œuvre de la boite à outils pour estimer les flux de migrations des espèces diadromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la biomasse d'anguille argentée et des mortalités anthropiques en France. Rapport technique en application de l'article 9 du règlement CE 1100/2007.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; INRA; EPTB Vilaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel density analysis (EDA 2.2.1). Escapement of silver eels (Anguilla anguilla) from French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EPTB Vilaine; AFB; Inra; Irstea. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d’emploi pour l’utilisation des modèles du projet Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des flux de poissons sur le cas d'étude 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments sur l’exploitation par pêche des salmonidés migrateurs en zone côtière et en rivière depuis 1978. Littoral proche de la rivière Bresle, embouchures de cours d'eau de Seine-Maritime. Cours d'eau à salmonidés migrateurs au nord de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; Inra. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la répartition des lamproies et des aloses amphihalines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Diouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; INRA. 2018, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de quantification des anguilles en milieu profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Allou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB; INRA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2017, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des dispositifs d’observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] OFB. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGITRUITE® : test de la méthode et construction de l'abaque entre la densité et l'indice d'abondance en juvéniles de truite 0+ et 1+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra; Onema. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’étude : Estimation des flux de salmonidés sur la Sélune (cas d’étude 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OFB; INRA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation en France des densités d’anguilles jaunes d’Europe (Anguilla anguilla) basée sur leur diffusion dans les bassins versants : Modèle TABASCO (spaTialized Anguilla BASin COlonisation). Rapport final année 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Ecologie, du Développement Durable et de l’Energie. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des données de l’observatoire sur le bassin versant de l’Oir (Normandie) de 1985 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme français de repeuplement en civelles : bilan des trois premières années de transferts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguille. Analyse des données d'argenture acquises en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Onema; INRA; IAV. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des densités d’anguilles jaunes d’Europe (Anguilla anguilla) en France, basée sur leur diffusion dans les bassins versants : Modèle TABASCO (spaTialized Anguilla BASin COLonisation) : rapport intermédiaire année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2012-2013, 2013-2014 et 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel Density Analysis (EDA2.x) : un modèle statistique pour estimer l'échappement des anguilles argentées (Anguilla anguilla) dans un réseau hydrographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2012, pp.274-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2011-2012 et de date de fermeture de l'anguille jaune et argentée pour les saisons 2012 et 2012-2013 respectivement en fonction du plan de gestion français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2010-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.339-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour les saisons 2010-2011, 2011-2012 et 2014-2015 en fonction du plan de gestion français et simulation de différentes règles de répartition des captures par UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.555-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France, 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2009, pp.445-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un total admissible de capture d'anguilles de moins de 12 cm pour la saison 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles spécifiques anguille pour l'onema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Onema. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the eel stock and fishery in France 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lafaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2008, pp.335-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des hypothèses comportementales utilisées dans la quantification du flux de civelles d'anguille (Anguilla anguilla) sur l'Isle : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durozoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi des captures 2004 - étude de la faune circulante 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme INDICANG Rapport d'étape 2005-2006 : Validation des hypothèses comportementales utilisées dans la quantification du flux de civelles sur l'Isle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durozoï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of the European eel population; pilot studies for a scientific framework in support of sustainable management: SLIME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie, écologie et pêche des lamproies migratrices (agnathes amphihalins): rapport final - Troisième tranche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urdaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi des captures 2002 : étude de la faune circulante 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : suivi des captures 2001 : étude de la faune circulante 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie, écologie et pêche des lamproies migratrices (agnathes amphihalins) : rapport d`étape : deuxième tranche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Taverny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance halieutique de l'estuaire de la Gironde : Suivi des captures 2000 : Etude de la faune circulante 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Castelnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de suivi des pêches fluvio-estuariennes pour la gestion des espèces : construction des indicateurs halieutiques et évaluation des impacts en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat de l'Université de Toulouse, INPT, spécialité agrosystèmes, écosystèmes et environnement, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02591633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de suivi des pêches fluvio-estuariennes pour la gestion des espèces : construction des indicateurs halieutiques et évaluation des impacts en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Institut National Polytechnique de Toulouse (INP Toulouse), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008INPT026A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02547392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code for &amp;quot;Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atso Romakkaniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nevoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stacomiR: Fish Migration Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and standardisation of Atlantic salmon abundance time series on DiaPFC ORE rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Buoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Servanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId469"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEA3E8DF"/>
+    <w:nsid w:val="A578E205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-beaulaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9614-8602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074337637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6391-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bornarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107723" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8450" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Prevost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Arago" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.7983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10004-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Germis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0368" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Arakawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Aronsuu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Baker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie-Rae Blair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.06.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091136" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935295v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-8000-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bornarel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belpaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Dekker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734016X14574329314407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.09.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dekker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv132" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baptiste Berg&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-012-9506-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-49LW4P4K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvaget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fatin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011080" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00541.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7D1LRMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932216v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dembski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.03084.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP85GS97-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589056v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00214.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353223v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01617.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E4F0E0D18225A890F345AF7D6B66C8C43FBD9BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587689v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Germis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739295v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouanin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Haro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593066v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588621v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588319v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baisez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942994v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dindart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934129v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marhin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493147v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594200v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriarty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pike" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Crook" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gollock" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2020-2.RLTS.T60344A152845178.en" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138874v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602615v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S. Mateus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bochechas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruxelas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cobo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588590v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farrugio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932159v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarki &#222;&#243;r Elvarsson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hvingel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Butler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cardinale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288435v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lefeuvre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346049v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acou Anthony" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772686v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700461v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753106v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514894v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raitif Julien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand C&#233;dric" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337618v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Maria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kora Maria" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Estibaliz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693095v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866335v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713570v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287600v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guillerme" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222495v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008737v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289001v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034026v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233535v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233513v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099232v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935019v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359738v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935018v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032791v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968910v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612791v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980783v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fagard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006782v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sauvadet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138182v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Allou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289539v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633073v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602321v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603994v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559883v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ollitrault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602580v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Charrier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133214v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602100v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807563v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597525v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598234v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Casamajor" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Casamajor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597902v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820601v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594194v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593121v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820150v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robinet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263143v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594192v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafaille" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durozo&#239;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588728v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589899v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588591v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosell" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evans" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587144v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Elie" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584255v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583156v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583324v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581680v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591633v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02547392v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT026A" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301497v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935017v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-beaulaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9614-8602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074337637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6391-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05475681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barboiron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defos Du Rau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wlb3.01485" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bornarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107723" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07213-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Soissons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cheve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8477" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8450" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Prevost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Arago" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.7983" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10004-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Germis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0368" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Arakawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Aronsuu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Baker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie-Rae Blair" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2021.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13091136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-8000-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bornarel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belpaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx180" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Dekker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734016X14574329314407" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2015.09.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dekker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv132" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34041" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;guer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baptiste Berg&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Castelnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-012-9506-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-49LW4P4K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wickstr&#246;m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2011.00541.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M7D1LRMJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932201v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauvaget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fatin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2011080" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dembski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.03084.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP85GS97-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2010.06.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6ZK9H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taverny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589056v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2007.00214.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01617.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E4F0E0D18225A890F345AF7D6B66C8C43FBD9BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151962v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Domange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318468v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071054v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790321v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Germis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279003v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278986v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301883v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600966v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600771v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouanin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Haro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rigaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baisez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942994v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dindart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05628638v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marhin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594200v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhommeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moriarty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833497v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461073v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pike" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Crook" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gollock" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2020-2.RLTS.T60344A152845178.en" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138874v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602615v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina S. Mateus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bochechas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruxelas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cobo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588590v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586415v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587445v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farrugio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932159v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drouineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarki &#222;&#243;r Elvarsson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hvingel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Butler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cardinale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288435v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lefeuvre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245894v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acou Anthony" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346049v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772686v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694570v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514894v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700461v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753106v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731740v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426424v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raitif Julien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briand C&#233;dric" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874556v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337618v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106305v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590458v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Maria" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kora Maria" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Estibaliz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693095v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866335v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713570v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984864v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287600v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699089v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guillerme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222495v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589288v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008737v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289001v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034026v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233513v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099232v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359738v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973626v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935019v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935018v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delage" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612760v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032791v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968910v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612791v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612811v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980783v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fagard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006782v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sauvadet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138182v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Allou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289539v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612825v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633073v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612846v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602321v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603994v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559883v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ollitrault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602580v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Charrier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133214v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602100v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807563v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597525v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598234v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Casamajor" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807917v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Casamajor" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597902v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820601v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594194v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593121v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820150v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robinet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263143v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nil" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594192v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lafaille" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592825v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durozo&#239;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589899v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588728v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588591v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosell" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evans" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587144v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urdaci" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Elie" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortusi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584255v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583156v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583324v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581680v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591633v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02547392v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT026A" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301497v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c0f592bb7fa089e1d1b6ba0af8e5e33fdcd7651a;origin=https://hal.archives-ouvertes.fr/hal-04301497;visit=swh:1:snp:bb18877e95020a09cd03d4f486b55bb3ae96b986;anchor=swh:1:rel:0409c5bbb96d4fa803bc0a8cf6afa3c4581850d0;path=/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b6d64225ffabf0bdd2578831f174a3591176011;origin=https://hal.archives-ouvertes.fr/hal-03727236;visit=swh:1:snp:b8d00bcdd9d21a763d6d6e97d49045c1e0fe7747;anchor=swh:1:rel:07f2249df0348795cd492e84205b88e7b4e6845e;path=/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935017v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>