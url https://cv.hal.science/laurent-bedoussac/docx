--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">140336303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=yqT6U8sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/S-7206-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -327,3699 +348,3695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization and spatiotemporal distribution of bruchid pests in lentil and faba bean fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.70679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs de semis, traits et proportions d'espèces pour la gestion agroécologique des adventices dans les associations légumineuse-céréale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 101, pp.74-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing crop diversity reduces pesticides across diverse production situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaochun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Feng Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (53), 14p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-025-01037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity reduces pesticide use more efficiently with refined diversification strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoyun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaochun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Feng Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), pp.460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-025-02418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pesticide use is affected more by crop species than by crop diversity at the cropping system level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaochun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Feng Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.247.0025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.127263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546869v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimal species proportions, traits and sowing patterns for agroecological weed management in legume-cereal intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Guerrier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.127266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834267v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use is affected more by crop species than by crop diversity at the cropping system level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maé Guinet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pujos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127263⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Expériences collectives pour former aux transitions et à l'agroécologie dans l'enseignement technique agricole, 248, pp.291-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639649v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal species proportions, traits and sowing patterns for agroecological weed management in legume-cereal intercrops</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+                <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639611v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Agronomic Efficiency and Competitive Indices of Intercropped Durum Wheat with Faba Bean or Fenugreek in Northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+                <w:t xml:space="preserve">Ouerghi Khadija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Zgallai Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justes Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahri Haythem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Research &amp; Technology: Open Access Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19080/ARTOAJ.2024.29.556431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478335v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Agronomic Efficiency and Competitive Indices of Intercropped Durum Wheat with Faba Bean or Fenugreek in Northern Tunisia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justes Eric</w:t>
+                <w:t xml:space="preserve">Benoit Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahri Haythem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Dégrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Research &amp; Technology: Open Access Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19080/ARTOAJ.2024.29.556431⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247 (3), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.247.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801160v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition-recovery and overyielding of maize in intercropping depend on species temporal complementarity and nitrogen supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 292, pp.108820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’association céréale et légumineuse à l’essai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 769-770, pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the inner workings of design-support experiments: Lessons from 11 multi-actor experimental networks for intercrop design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Kristine Aare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Raj Chongtham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abco de Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 144, pp.126729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High bacterial diversity and siderophore-producing bacteria collectively suppress Fusarium oxysporum in maize/faba bean intercropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Xinzhan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaochun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Rosiès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Shuikuan Bei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cairistiona Topp</w:t>
+                <w:t xml:space="preserve">Guangzhou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.972587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693476v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bacterial diversity and siderophore-producing bacteria collectively suppress Fusarium oxysporum in maize/faba bean intercropping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supply Chain Perspectives on Breeding for Legume–Cereal Intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuikuan Bei</w:t>
+                <w:t xml:space="preserve">Lars Kiær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhou Wang</w:t>
+                <w:t xml:space="preserve">Odette Weedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
+                <w:t xml:space="preserve">Charlotte Bickler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Finckh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.972587⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.844635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752898v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Perspectives on Breeding for Legume–Cereal Intercrops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Weedon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Finckh</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.844635⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605714v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rosiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairistiona Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418638v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 4 C approach as a way to understand species interactions determining intercropping productivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Resource acquisition and ecosystem services provided by bi-specific cover crop mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.17-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03341998v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource acquisition and ecosystem services provided by bi-specific cover crop mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cultures associées : Optimiser le tri dès la récolte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.17-21</w:t>
+              <w:t xml:space="preserve">Horizon Le Mag </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Février (174), pp.13-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261110v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures associées : Optimiser le tri dès la récolte</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon Le Mag </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163426v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvesting and separating crop mixtures: Yes we can !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps Elina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albouy Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourrachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Matters Magazine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146, pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translating the multiactor approach to research into practice using a workshop approach focusing on species mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fort</w:t>
+                <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+                <w:t xml:space="preserve">Ane K. Aare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman R. Chongtham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Steen Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.460-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15302/J-FASE-2021416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343737v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivar Grain Yield in Durum Wheat-Grain Legume Intercrops Could Be Estimated From Sole Crop Yields and Interspecific Interaction Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bochra Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.733705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.733705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating the multiactor approach to research into practice using a workshop approach focusing on species mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Steen Jensen</w:t>
+                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15302/J-FASE-2021416⟩</w:t>
+              <w:t xml:space="preserve">Dryad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03342515v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Plant nitrogen nutrition status in intercrops– a review of concepts and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dryad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04145273v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nitrogen nutrition status in intercrops– a review of concepts and methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Redesigning european cropping systems by developing Intercropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Matters Magazine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.70-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121558v1</w:t>
+                <w:t xml:space="preserve">hal-04156891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning european cropping systems by developing Intercropping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra De</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Rafaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Matters Magazine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00733-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156891v1</w:t>
+                <w:t xml:space="preserve">hal-03454988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4064,4253 +4081,4257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rafaillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Didier Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00733-9⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 41 (5), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00719-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454988v1</w:t>
+                <w:t xml:space="preserve">hal-03348784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 4 C approach as a way to understand species interactions determining intercropping productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Raffaillac</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
+                <w:t xml:space="preserve">Christos Dordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Frak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00719-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.387-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15302/J-FASE-2021414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03348784v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking on-farm innovative practices to support crop mixture design: The case of annual mixtures including a legume crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted response to climate change of winter and spring grain legumes in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 259, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des représentations sociales des enseignants.es du « produire autrement » vis-à-vis des directives ministérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), 25 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ere.5788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration and evaluation of the STICS soil-crop model for faba bean to explain variability in yield and N2 fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.63-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lascialfari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des légumineuses à graines au moyen de l’association avec une céréale : cas de la lentille et du lupin blanc d’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.129-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/xfdvdp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traque aux innovations d’agriculteurs pour la conception d’associations d’espèces incluant des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.143-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/n3ogy9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting decision for environment-friendly practices in the agri-food sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screen for sustainable cropping systems in the rain-fed area on the Loess Plateau of China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Moulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Zhiyuan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suiqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070101⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837532v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen for sustainable cropping systems in the rain-fed area on the Loess Plateau of China</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Yield gap analysis extended to marketable grain reveals the profitability of organic lentil-spring wheat intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 176, pp.26-35. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2017.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0515-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620875v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield gap analysis extended to marketable grain reveals the profitability of organic lentil-spring wheat intercrops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Correction to: Yield gap analysis extended to marketable grain reveals the profitability of organic lentil-spring wheat intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0515-5⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 38 (5), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0531-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621057v1</w:t>
+                <w:t xml:space="preserve">hal-02628225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Yield gap analysis extended to marketable grain reveals the profitability of organic lentil-spring wheat intercrops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Supporting decision for environment-friendly practices in the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0531-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628225v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower crop: environmental-friendly and agroecological</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmannelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (4), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2017020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des ressources et production de services écosystémiques par les mélanges bi-spécifiques de cultures intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.17-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5174020133461763E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and evaluating arable cropping systems with cash and cover crop legumes in sole crop and intercrop to improve nitrogen use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19080/ARTOAJ.2017.12.555842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological principles underlying the increase of productivity achieved by cereal-grain legume intercrops in organic farming. A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhancing yields in organic crop production by eco-functional intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Steen Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (3), pp.911-935. </w:t>
+              <w:t xml:space="preserve">Sustainable Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.42-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0277-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5539/sar.v4n3p42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01300288v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing yields in organic crop production by eco-functional intensification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ecological principles underlying the increase of productivity achieved by cereal-grain legume intercrops in organic farming. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Carlsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
+                <w:t xml:space="preserve">Christophe C. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/sar.v4n3p42⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.911-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0277-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631037v1</w:t>
+                <w:t xml:space="preserve">hal-01300288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an associational resistance of winter pea-durum wheat intercrops towards Acyrthosiphon pisum Harris?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ndzana</w:t>
+                <w:t xml:space="preserve">Les processus de complémentarité de niche et de facilitation déterminent le fonctionnement des associations végétales et leur efficacité pour l'acquisition des ressources abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
+                <w:t xml:space="preserve">Joelle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bedoussac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Journet</w:t>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jen.12119⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bdvp-ha42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02062380v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 408, pp.47-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173337v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de complémentarité de niche et de facilitation déterminent le fonctionnement des associations végétales et leur efficacité pour l'acquisition des ressources abiotiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale : retours d’expériences d’agriculteurs et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40, pp.1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/bdvp-ha42⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 40, pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/83mt-jz86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173329v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Naudin</w:t>
+                <w:t xml:space="preserve">Is there an associational resistance of winter pea-durum wheat intercrops towards Acyrthosiphon pisum Harris?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ndzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138 (8), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634547v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale : retours d’expériences d’agriculteurs et analyse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Métivier</w:t>
+                <w:t xml:space="preserve">N. Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40, pp.73-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/83mt-jz86⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 40, pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/17wx-by11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173338v1</w:t>
+                <w:t xml:space="preserve">hal-01173337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations céréale-légumineuses multi-services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 338, pp.25-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173335v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles innovantes et logistique des coopératives agricoles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (Novembre), pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/c3y3-b679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645896v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale–légumineuse à graines dans les filières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soybean intercropped with sunflower is an efficient solution to increase global grain production in low input systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rambault</w:t>
+                <w:t xml:space="preserve">David Champclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Foissy</w:t>
+                <w:t xml:space="preserve">Grégory Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Landé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.45-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642137v1</w:t>
+                <w:t xml:space="preserve">hal-02648484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean intercropped with sunflower is an efficient solution to increase global grain production in low input systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Associations céréale-légumineuses multi-services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Champclou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">David Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Vericel</w:t>
+                <w:t xml:space="preserve">Gaetan Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Landé</w:t>
+                <w:t xml:space="preserve">Claude Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/w3pk-w678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648484v1</w:t>
+                <w:t xml:space="preserve">hal-01173335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea-wheat intercrops in low-input conditions combine high economic performances and low environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.39-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of commonly used indices for evaluating speciesinteractions and intercrop efficiency: application to durum wheat-winterpea intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 124 (1), pp.25 - 36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2011.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of a durum wheat-winter pea intercrop to improve yield and wheat grain protein concentration depends on N availability during early growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamic analysis of competition and complementarity for light and N use to understand the yield and the protein content of a durum wheat–winter pea intercrop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 330 (1-2), pp.19-35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 330 (1-2), pp.37-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-010-0303-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0082-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666583v1</w:t>
+                <w:t xml:space="preserve">hal-02662197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of competition and complementarity for light and N use to understand the yield and the protein content of a durum wheat–winter pea intercrop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The efficiency of a durum wheat-winter pea intercrop to improve yield and wheat grain protein concentration depends on N availability during early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 330 (1-2), pp.37-54. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 330 (1-2), pp.19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0082-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-010-0303-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02662197v1</w:t>
+                <w:t xml:space="preserve">hal-02666583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d’améliorer le rendement et la teneur en protéines du blé en Agriculture Biologique au moyen de cultures intermédiaires ou de cultures associées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.165-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/b4x5-2753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defensive volatile secretions of two diplopod species attract the carrion ball roller scarab Canthon morsei (Coleoptera : Scarabaeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario E Favila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remedios M Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.163-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00049-007-0375-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8320,2395 +8341,2395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Vrai ou faux 2. L’agriculture de conservation des sols est impossible sans glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Collection : Savoir faire, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948622v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrai ou faux 2. L’agriculture de conservation des sols est impossible sans glyphosate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Sustainable Management of Biosphere Reserves: What Are the Challenges for Agricultural Education?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
+              <w:t xml:space="preserve">Angela Barthes, Catherine Cibien et Bruno Romagny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Biosphere Reserves and Sustainable Development Goals 1: scientific and practical educational issues in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Collection : Savoir faire, 9782759235667</w:t>
+                <w:t xml:space="preserve">ISTE Edition, Londres; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-117, 2024, Territory Development SET, 978-1-394-27578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653728v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sustainable Management of Biosphere Reserves: What Are the Challenges for Agricultural Education?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Asloum</w:t>
+                <w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gillet</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosphere Reserves and Sustainable Development Goals 1: scientific and practical educational issues in the Mediterranean</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-117, 2024, Territory Development SET, 978-1-394-27578-6</w:t>
+              <w:t xml:space="preserve">Towards pesticide-free agriculture. Research and innovations in a future crop protection paradigm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 1ère édition, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543459v1</w:t>
+                <w:t xml:space="preserve">hal-04948622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion durable des réserves de biosphère : quels défis pour l’enseignement agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angela Barthes, Catherine Cibien et Bruno Romagny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 1: enjeux scientifiques et pratiques éducatives en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Edition, Londres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-142, 2023, SÉRIE DÉVELOPPEMENT DES TERRITOIRES, 9781784059095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions QUAE, 2022, 978-2-7592-3310-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing intercrops for high yield, yield stability and efficient use of resources: Are there principles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Dordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua de Rijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 160 (1st Edition), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.364, 2020, Advances in Agronomy, 9780128207635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.agron.2019.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain legume–cereal intercropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable cultivation of grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds Science Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 398 p., 2018, Burleigh Dodds Series in Agricultural Science, 978-1-78676-136-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2017.0023.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/0h8x-a774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Des cultures associées pour une gestion économe de l’azote et du phosphore dans les agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions France Agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 608 p., 2017, 978-2-85557-412-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04132902v1</w:t>
+                <w:t xml:space="preserve">hal-02791516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cultures associées pour une gestion économe de l’azote et du phosphore dans les agroécosystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salem Benferhat; Karim Tabia Moonis Ali. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide de la fertilisation raisonnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNCS (10351), </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions France Agricole</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-281, 2017, Lecture Notes in Artificial Intelligence, 978-3-319-60045-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791516v1</w:t>
+                <w:t xml:space="preserve">lirmm-04132902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/37nq-fw45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fertilité biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t>
+                <w:t xml:space="preserve">Mahault Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Boissières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707953v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duru Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/5a6g-fq51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité biologique des sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culture intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Boissières</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marine Sudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/p8se-5240⟩</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/sgqf-rb24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707615v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture intermédiaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semis direct sous couvert végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Bastian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pauline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Descombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/sgqf-rb24⟩</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/zrbb-0410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693942v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semis direct sous couvert végétal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion durable de la matière organique du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Descombe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vinciane Cacheux-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henri Dit Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/zrbb-0410⟩</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/49ge-7c79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727559v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models, developments, and perspectives of mutual legume intercropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Mikic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Cupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Rubiales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojislav Mihailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Sarunaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Academic Press Inc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 429 p., 2015, Advances in Agronomy, 978-0-12-802137-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.agron.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-functional intensification by cereal-grain legume intercropping in organic farming systems for increased yields, reduced weeds and improved grain protein concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic farming, prototype for sustainable agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 489 p., 2014, 978-94-007-7926-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual legume intercropping for forage production in temperate regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Cupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branko Cupina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Mikic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick L. Stoddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorde Krstic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics, biofuels and local farming systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 426 p., 2011, Sustainable Agriculture Reviews, 978-94-007-1520-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-1521-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10718,6893 +10739,6893 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures: insights from agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.411-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des motifs spatiaux et des proportions de semis dans les associations céréale - légumineuse sur le contrôle des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is crop diversification an efficient approach to reduce pesticide use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang, Yaoyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaochun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong, Wenfeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sowing patterns and species proportions of cereal–legume intercrops on weed control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.330-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des motifs spatiaux et des proportions de semis dans les associations céréales-légumineuses sur le contrôle des adventices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pesticide use is affected by both diversity and nature of crops in the cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang, Yaoyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434759v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use is affected by both diversity and nature of crops in the cropping system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effet des motifs spatiaux et des proportions de semis dans les associations céréales-légumineuses sur le contrôle des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331751v1</w:t>
+                <w:t xml:space="preserve">hal-04434759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing the DEPHY network datasets to analyze relationships between crop diversity and pesticide use, to help the design of sustainable cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang, Yaoyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaochun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong, Wenfeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalizing knowledge to support the design of pesticide-free strategies to control Bruchus spp. on lentil and faba bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA), Aug 2022, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultures hétérogènes intra-parcelles spécificités et nouveaux enjeux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Semis, récolte et tri des associations pour optimiser leur performance économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deschamps Elina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albouy Lisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourrachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amélioration des protéines végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Webinaire du projet CASDAR MOBIDIF : « Mobiliser la biodiversité pour atteindre la multiperformance des systèmes agricoles en Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Webinaire, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134572v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semis, récolte et tri des associations pour optimiser leur performance économique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alastair Morrison</w:t>
+                <w:t xml:space="preserve">Hot topics in intercropping: achievements and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Karley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Stroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kairsty Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du projet CASDAR MOBIDIF : « Mobiliser la biodiversité pour atteindre la multiperformance des systèmes agricoles en Ile de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Webinaire, France. 17p</w:t>
+              <w:t xml:space="preserve">Intercropping to boost agroecology in European Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual conference, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134660v1</w:t>
+                <w:t xml:space="preserve">hal-03342726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot topics in intercropping: achievements and challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des pratiques de cultures céréales-légumineuses associées au champ. Quel bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercropping to boost agroecology in European Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual conference, France. 11p</w:t>
+              <w:t xml:space="preserve">Webinaire : association céréales – légumineuses du champ à l’assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342726v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des pratiques de cultures céréales-légumineuses associées au champ. Quel bilan ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recent advances in intercropping modelling: the new version of the STICS soil-crop model simulates consistently a wide range of bi-specific annual intercrops.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Munz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Paff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire : association céréales – légumineuses du champ à l’assiette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, France. 19p</w:t>
+              <w:t xml:space="preserve">Conference on Intercropping for sustainability. Research developments and their application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Applied Biologists, Jan 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134934v1</w:t>
+                <w:t xml:space="preserve">hal-03121584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in intercropping modelling: the new version of the STICS soil-crop model simulates consistently a wide range of bi-specific annual intercrops.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diversification variétale et associations plurispécifiques à l’échelle de la parcelle et leurs effets sur la réduction des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Intercropping for sustainability. Research developments and their application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Applied Biologists, Jan 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Rencontre chercheurs professionnels : Diversification en grandes cultures et réduction des pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121584v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification variétale et associations plurispécifiques à l’échelle de la parcelle et leurs effets sur la réduction des pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les cultures hétérogènes intra-parcelles spécificités et nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre chercheurs professionnels : Diversification en grandes cultures et réduction des pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Amélioration des protéines végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134882v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of cereal-legume intercropping agroecological weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European society for agronomy congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Séville, Spain. 20p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques : atouts et contraintes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAg "Biodiversité et durabilité des agricultures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. 26 p</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791112v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations en agroéquipement pour accompagner le développement des plantes de service : quelques pistes de reflexion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres Plant2Pro: Sciences &amp; Partenariats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France. 9 p</w:t>
+              <w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791343v1</w:t>
+                <w:t xml:space="preserve">hal-04846111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les innovations en agroéquipement pour accompagner le développement des plantes de service : quelques pistes de reflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t>
+              <w:t xml:space="preserve">Les Rencontres Plant2Pro: Sciences &amp; Partenariats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846111v1</w:t>
+                <w:t xml:space="preserve">hal-02791343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques : atouts et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Mediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
+              <w:t xml:space="preserve">CIAg "Biodiversité et durabilité des agricultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738225v1</w:t>
+                <w:t xml:space="preserve">hal-02791112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traque aux innovations d’agriculteurs pour la conception d’associations de cultures incluant des légumineuses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les cultures associées du champ à l'assiette : Approche multi-acteurs pour lever les contraintes de chacun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 19 p</w:t>
+              <w:t xml:space="preserve">Colloque d’hiver de l’AFPSVT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789520v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de systèmes de culture avec et sans légumineuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of the impact of climate change in temperate zone on grain legume yield and N2 fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vermue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution LEGITIMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">15. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788206v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traque aux associations de grandes cultures en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Faciliter la production de légumineuses à graines en y associant une céréale: Cas de la lentille et du lupin blanc d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ‘Traque de systèmes innovants’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479917v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultures associées du champ à l'assiette : Approche multi-acteurs pour lever les contraintes de chacun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d’hiver de l’AFPSVT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. 30 p</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789414v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of climate change in temperate zone on grain legume yield and N2 fixation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vermue</w:t>
+                <w:t xml:space="preserve">Towards agroecological cropping systems: the role of diversification in time and space for supporting the crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel L. Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733556v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter la production de légumineuses à graines en y associant une céréale: Cas de la lentille et du lupin blanc d’hiver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Yield gap analysis extended to marketable grain reveals the profitability of organic lentil-spring wheat intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 17 p</w:t>
+              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786766v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Impact de la variabilité de blés durs issus d’itinéraires techniques innovants (ITK) sur leur aptitude à la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+              <w:t xml:space="preserve">Phloème - Premières biennales de l'innovation céréalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. 450 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738363v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards agroecological cropping systems: the role of diversification in time and space for supporting the crop production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Traque aux innovations d’agriculteurs pour la conception d’associations de cultures incluant des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737812v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield gap analysis extended to marketable grain reveals the profitability of organic lentil-spring wheat intercrops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Évaluation de systèmes de culture avec et sans légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
+              <w:t xml:space="preserve">Colloque de restitution LEGITIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733713v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la variabilité de blés durs issus d’itinéraires techniques innovants (ITK) sur leur aptitude à la transformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traque aux associations de grandes cultures en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phloème - Premières biennales de l'innovation céréalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. 450 p</w:t>
+              <w:t xml:space="preserve">Colloque ‘Traque de systèmes innovants’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837509v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA/AIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01580585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a mixture of pea varieties with different leaf morphology improve crop performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Cupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuk Djordjevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on advances in grain legume cultivation and use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harvesting and separating crop mixtures: yes we can!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps Elina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albouy Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourrachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercropping to boost agroecology in European Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual conference, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition des ressources et production de services écosystémiques par les mélanges bi-spécifiques de cultures intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de l'innovation agronomique (CIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Auzeville, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining argumentation and system dynamics simulation for decision support in the agri-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01580592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis on the effects of grain legume insertion and cereal-grain legume intercrops in low input cropping systems in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">“Ecological precision farming” - reintegrating spatial crop diversity and ecological principles in agricultural cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Steen Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743300v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ecological precision farming” - reintegrating spatial crop diversity and ecological principles in agricultural cropping systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis on the effects of grain legume insertion and cereal-grain legume intercrops in low input cropping systems in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gavaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 8p</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793775v1</w:t>
+                <w:t xml:space="preserve">hal-02743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and evaluating arable systems. Cash and cover crop legumes in sole crop and intercrop to improve nitrogen use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Nitrogen workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Skara, Switzerland. 464 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating cereal-legume intercrops towards sole crops by combining argumentation and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping lentil with spring wheat to improve productivity and income in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced yields in organic crop production through crop diversification intensifying the role of eco-functionality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale. Retours d’expériences d’agriculteurs et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in organic food systems for sustainable production and enhanced ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Long Beach, United States. 189 p</w:t>
+              <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Angers, France. 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738850v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale. Retours d’expériences d’agriculteurs et analyse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Métivier</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Angers, France. 131 p</w:t>
+              <w:t xml:space="preserve">, Ecole Supérieure d'Agricultures d'Angers (ESA d'Angers). Angers, FRA., Nov 2014, Angers, France. pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741726v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre facteurs biotiques et fonctionnement des associations végétales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La complémentarité pour l’acquisition des ressources abiotiques dans les associations végétales : quels processus en jeu expliquant les performances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Supérieure d'Agricultures d'Angers (ESA d'Angers). Angers, FRA., Nov 2014, Angers, France. pp.132</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173342v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complémentarité pour l’acquisition des ressources abiotiques dans les associations végétales : quels processus en jeu expliquant les performances ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intercropping legume and non-legume, an innovative way to valorize N2 fixation and soil mineral sources in low inputs cropping systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3836.2249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744205v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping legume and non-legume, an innovative way to valorize N2 fixation and soil mineral sources in low inputs cropping systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is P acquisition facilitated by intercropping of durum wheat and grain legumes in field conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Betencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Campguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium Phosphorus in Soils and Plants PSP5 2014 - Facing Phosphorus Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/2.1.3836.2249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02741691v1</w:t>
+                <w:t xml:space="preserve">hal-01268844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is P acquisition facilitated by intercropping of durum wheat and grain legumes in field conditions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Facilitation of P acquisition by intercropping cereal and grain legumes in field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Betencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Betencourt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Campguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium Phosphorus in Soils and Plants PSP5 2014 - Facing Phosphorus Scarcity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268844v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation of P acquisition by intercropping cereal and grain legumes in field conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enhanced yields in organic crop production through crop diversification intensifying the role of eco-functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Steen Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Sustainable Phosphorus Summit, SPS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Innovations in organic food systems for sustainable production and enhanced ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Long Beach, United States. 189 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268850v1</w:t>
+                <w:t xml:space="preserve">hal-02738850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural innovative practices and impacts of the supply chain : An ex-ante study of the logistics of agricultural cooperatives to estimate the acceptability of durum wheat-grain legumes intercrops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cultures associées et cultures intermédiaires plurispécifiques : une application des principes de l’agro-écologie pour valoriser les ressources naturelles et produire divers services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t>
+              <w:t xml:space="preserve">Séminaire Ingénieries Agroécologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747747v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are durum wheat-grain legume and sunflower-soybean intercrops efficient solutions to produce legume in low input systems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale-légumineuse à graines dans les filières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Champclou</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t>
+              <w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France. 252 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747742v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures associées et cultures intermédiaires plurispécifiques : une application des principes de l’agro-écologie pour valoriser les ressources naturelles et produire divers services écosystémiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coordination d’acteurs et freins à l’adoption de pratiques innovantes au sein des filières agro-alimentaires : réflexions à partir de l’étude de la filière blé dur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ingénieries Agroécologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 19 p</w:t>
+              <w:t xml:space="preserve">3. Journée d’études sur les dynamiques territoriales vers l’AB et l’écologisation des systèmes agri-alimentaires – Ecodev Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Avignon, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173288v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l’introduction des cultures associées céréale-légumineuse à graines dans les filières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Agricultural innovative practices and impacts of the supply chain : An ex-ante study of the logistics of agricultural cooperatives to estimate the acceptability of durum wheat-grain legumes intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tours, France. 252 p</w:t>
+              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750206v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination d’acteurs et freins à l’adoption de pratiques innovantes au sein des filières agro-alimentaires : réflexions à partir de l’étude de la filière blé dur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Are durum wheat-grain legume and sunflower-soybean intercrops efficient solutions to produce legume in low input systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Champclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée d’études sur les dynamiques territoriales vers l’AB et l’écologisation des systèmes agri-alimentaires – Ecodev Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Avignon, France. 36 p</w:t>
+              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801977v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is intercropping an efficient solution to design low input systems ? The examples of durum wheat-grain legume and sunflower-soybean intercrops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Former à des pratiques agricoles innovantes : savoir expérientiel du formateur et légitimations en situation de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">6. Congress of Mediterranean Society of Comparative Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisie. 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746322v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à des pratiques agricoles innovantes : savoir expérientiel du formateur et légitimations en situation de formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is intercropping an efficient solution to design low input systems ? The examples of durum wheat-grain legume and sunflower-soybean intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Champclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Landé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congress of Mediterranean Society of Comparative Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisie. 43 p</w:t>
+              <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802197v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des systèmes agricoles innovants sur les filières agro-industrielles : une étude sur les capacités logistiques des coopératives agricoles pour valoriser les cultures associées blé dur - légumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48è colloque de l'Association de Science Régionale de Langue Française - ASRDLF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durum wheat-grain legume intercrops an innovative way to design low inputs cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congress of European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. 1049 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing pea or fababean N 2 fixation by intercropping with durum wheat to improve the cereal grain protein concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Food Legumes Research Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and evaluating prototypes of arable cropping systems with legume sole cropping or intercropped aimed at improving n use efficiency in low input farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d’améliorer le rendement et la teneur en protéines du blé cultivé en Agriculture Biologique au moyen de cultures intermédiaires ou de cultures associées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinabio: Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is durum wheat-winter pea intercropping efficient to improve the use of N in low input farming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Nitrogen Workshop, Towards a better efficiency in N use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Lérida, Spain. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17614,3183 +17635,3183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.382-383, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the relationship between yields and farmers' incomes to help the design of more sustainable cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang, Yaoyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaochun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong, Wenfeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. , pp.380-381, Book of abstracts: XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining literature review, tracking farmers' innovative practices, and design workshops to design pesticide-free management methods against Bruchus on lentil and Fababean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lantrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European scientific conference. Towards Pesticide Free Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la gestion des bruches et de la transformation des féveroles et lentilles pour de nouveaux produits agroalimentaires contenant des protéines végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abde Arrachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 3. Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the economic value of species mixtures through harvesting and grain separation jointed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps Elina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albouy Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourachot Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Intercropping for sustainability. Research developments and their application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration and Evaluation of the STICS Intercrop Model for Two Cereal-Legume Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Paff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Munz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 1 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling faba bean with the STICS soil-crop model: Parameterization and independent validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping of lentil and spring wheat inscreases productivity in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Society of Agronomy Conference 2016-ESA14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburg, United Kingdom. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and evaluating arable cropping systems with cash and cover crop legumes in sole crop and intercrop to improve nitrogen use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Society of Agronomy Conference 2016-ESA14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Castanet Tolosan, France. , 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping cereal with grain legume, an application of ecological principles to improve overall productivity and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congress of European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing durum wheat-grain legumes intercropping through cultivar choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bochra Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. International Legume Society Institute of Field and Vegetable Crops, 145 p., 2013, First legume society conference 2013 : a legume odyssey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing biotic stress in grain legumes through intercropping with durum wheat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Legume Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'effet variétal sur les interactions interspécifiques pour optimiser les performances de cultures associées de blé dur-légumineuse à graine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bochra Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mélanges céréale-légumineuse à graines : une application de principes écologiques au service de l’Agriculture Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tours, France. , 252 p., 2013, Recueil des résumés des présentations du colloque DinABio 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a synergy between hedges and intercrops for pest biocontrol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Association for Ecology congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating economic and technical performances of sunflower-soybean intercrop in French farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cristante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Estragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Champclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vericel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Mar del Plate, Argentina. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is sunflower intercropped with soybean an efficient solution for increasing natural resources use and yield production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cristante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Estragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Champclou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vericel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Sunflower Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping of winter pea with durum wheat can allow to reduce legume pests and diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Food Legumes Research Conference and 7. European Conference on Grain Legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey. , 2010, Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercroppping, an application of ecological principles, to increase yield and durum wheat grain protein in low nitrogen input systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design. Methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States. , 1p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping, a system allowing to increase durum wheat production and to maintain soil fertility in Northern Tunisia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering : from concepts to applications - EECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of durum wheat and winter pea intercropping to increase wheat grain protein content depends on nitrogen availability and wheat cultivar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is durum wheat-winter pea intercropping efficient to reduce pests and diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Matura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bologne, Italy. Italian Journal of Agronomy, 3, 2008, 10th Congress of European Society for Agronomy. Multi-functional agriculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757397v2</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is durum wheat-winter pea intercropping efficient to reduce pests and diseases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The efficiency of durum wheat and winter pea intercropping to increase wheat grain protein content depends on nitrogen availability and wheat cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bologne, Italy. Italian Journal of Agronomy, 3, 2008, 10th Congress of European Society for Agronomy. Multi-functional agriculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754739v2</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is durum wheat- winter pea intercropping effcient to improve the use of N in low input farming ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th nitrogen Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Lleida, Spain. Editorial Milenio, 2007, Towards a better efficiency in N use</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durum wheat – winter pea intercropping is efficient to improve the use of environmental resources in low input farming in the French southern conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Grain Legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal. pp.0, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is 'durum wheat ­- winter pea intercropping' efficient to improve the use of light and N resources in low-input farming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. congress of the European Society of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Varsovie, Poland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polskie Towarzystwo Agronomiczne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fragmenta Agronomica, 11, 2006, Book of proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20800,91 +20821,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’analyse des performances et du fonctionnement des associations d’espèces à leur insertion dans les systèmes de culture et les filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02788109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20894,100 +20915,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du fonctionnement des performances des associations blé dur-pois d'hiver et blé dur-féverole d'hiver pour la conception d'itinéraires techniques adaptés à différents objectifs de production en systèmes bas-intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009INPT007A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20997,150 +21018,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing populations of bruchid pests in grain legumes: role of resource provisioning at field and landscape levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cayetano Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Chery-Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Landscape Management for Functional Biodiversity” : 11th Meeting at Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Avignon, France. 182, IOBC-WPRS, pp.97-101, 2026, IOBC-WPRS Bulletin, 978-92-9067-369-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21150,274 +21171,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la mise en pratique des mélanges d'espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albouy Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps Elina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 108p., 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/b5f1-w556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures associées céréale / légumineuse : en agriculture &amp;quot;bas intrants&amp;quot; dans le sud de la France, projet PerfCom - Peuplements Complexes Performants en agriculture à bas intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Bernard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21427,235 +21448,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et évaluation de scénarios territoriaux d'insertion de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21665,151 +21686,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127709v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21819,281 +21840,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semis direct sur couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christy Waibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christy Whaibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId530"/>
+      <w:footerReference w:type="default" r:id="rId531"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22161,51 +22182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8199D8A6"/>
+    <w:nsid w:val="EA554A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22309,51 +22330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9A774044"/>
+    <w:nsid w:val="EED05C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22457,51 +22478,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66DAE7DF"/>
+    <w:nsid w:val="298F3324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22694,51 +22715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bedoussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4609-2460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140336303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-7206-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70679" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01037-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02418-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127266" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerghi Khadija" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zgallai Hatem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justes Eric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahri Haythem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ARTOAJ.2024.29.556431" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zhao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108820" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926142v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Kristine Aare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Raj Chongtham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abco de Buck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126729" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhan Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuikuan Bei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhou Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.972587" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ki&#230;r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Weedon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bickler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Finckh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.844635" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Louarn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021414" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Elina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy Lisa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourrachot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Morrison" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Kammoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.733705" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane K. Aare" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman R. Chongtham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021416" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126229" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156891v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra De" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Watson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107967" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.5788" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.01.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xfdvdp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n3ogy9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Yao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiqi Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.07.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0515-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0531-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174020133461763E12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza Bonilla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ARTOAJ.2017.12.555842" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300288v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0277-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/sar.v4n3p42" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ndzana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedoussac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12119" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9VB2GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tivier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/83mt-jz86" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173335v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousseau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chaigne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3pk-w678" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champclou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647076v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P268F3X9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0082-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE3983DF1E1753C0C9424A3091E68048211F0CED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0303-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B0FD34DB594DEE7ECBC965BEC4C9FE41E0DAB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654888v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prieur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4x5-2753" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Favila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remedios M Lopez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-007-0375-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0P41WCCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543459v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2096" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686700v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Gillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/reserves-de-biosphere-et-objectifs-de-developpement-durable-1/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791144v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Rijk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Dong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-agronomy/sparks/978-0-12-820763-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.10.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437631v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/426921.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0023.14" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693831v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0h8x-a774" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04132902v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791516v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/guide-de-la-fertilisation-raisonnee-9782855574127.html" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572638v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37nq-fw45" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673482v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duru Michel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5a6g-fq51" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693942v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sudres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bastian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sgqf-rb24" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727559v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Descombe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zrbb-0410" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800480v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Mikic" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Cupina" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Mihailovic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sarunaite" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282074.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2014.10.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797380v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6?detailsPage=chapter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811433v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Stoddard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Krstic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-1520-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1521-9_12" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934133v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955875v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang, Yaoyun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong, Wenfeng" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955949v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434759v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331751v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972665v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134572v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134660v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342726v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Karley" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Stroud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairsty Topp" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134934v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Paff" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134882v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960079v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forestier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791112v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791343v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789520v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788206v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479917v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789414v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733556v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786766v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737812v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733713v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Joubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580585v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786810v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Djordjevic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342750v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788186v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580592v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743300v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793775v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741925v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837481v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739133v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738850v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Steen Jensen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741726v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741691v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3836.2249" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268844v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betencourt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campguilhem" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268850v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747742v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173288v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746322v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802197v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755992v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rouet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751025v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173200v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754896v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Hemptinne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927341v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926775v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantrin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256278v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abde Arrachid" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourachot Patrick" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791381v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787784v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796589v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799693v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796061v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745411v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804157v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808007v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747303v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601774v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803630v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cristante" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estragnat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805338v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755098v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819302v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823824v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Bahri" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouerghi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757397v2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754739v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Matura" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dehant" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750957v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044883v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755156v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/29294.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823637v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT007A" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590192v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Herrera" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064291v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b5f1-w556" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162935v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166006v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Waibe" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151039v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jans" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Brunet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151066v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Whaibe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bedoussac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4609-2460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140336303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yqT6U8sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-7206-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Chery-Lagrange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art07" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyun Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01037-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02418-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerghi Khadija" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zgallai Hatem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justes Eric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahri Haythem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ARTOAJ.2024.29.556431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937949v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Zhao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108820" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926142v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Kristine Aare" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Raj Chongtham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abco de Buck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126729" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhan Sun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuikuan Bei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhou Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.972587" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ki&#230;r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Weedon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bickler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Finckh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.844635" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cou&#235;del" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Elina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy Lisa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourrachot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Morrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane K. Aare" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman R. Chongtham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021416" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Kammoun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.733705" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Louarn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126229" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra De" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Watson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dordas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021414" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107967" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.5788" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.01.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xfdvdp" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n3ogy9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Yao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suiqi Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.07.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0515-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0531-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070101" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174020133461763E12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza Bonilla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ARTOAJ.2017.12.555842" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/sar.v4n3p42" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0277-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tivier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/83mt-jz86" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062380v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ndzana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedoussac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Journet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12119" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T9VB2GT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173337v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/17wx-by11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642137v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rambault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c3y3-b679" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champclou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chaigne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3pk-w678" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647076v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2011.05.025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P268F3X9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0303-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B0FD34DB594DEE7ECBC965BEC4C9FE41E0DAB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666583v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0082-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE3983DF1E1753C0C9424A3091E68048211F0CED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654888v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Prieur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4x5-2753" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668329v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Favila" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remedios M Lopez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-007-0375-y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0P41WCCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235674/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543459v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2096" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686700v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Gillet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/reserves-de-biosphere-et-objectifs-de-developpement-durable-1/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua de Rijk" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Dong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-agronomy/sparks/978-0-12-820763-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.10.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/426921.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0023.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0h8x-a774" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791516v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/guide-de-la-fertilisation-raisonnee-9782855574127.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04132902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572638v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/37nq-fw45" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707615v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Delahaie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/p8se-5240" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duru Michel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5a6g-fq51" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693942v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sudres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bastian" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sgqf-rb24" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727559v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Descombe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zrbb-0410" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707953v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Cacheux-L&#233;ger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henri Dit Guillaumin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/49ge-7c79" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800480v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Mikic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Cupina" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rubiales" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Mihailovic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sarunaite" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282074.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2014.10.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797380v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6?detailsPage=chapter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811433v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick L. Stoddard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Krstic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-1520-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1521-9_12" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934133v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955875v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang, Yaoyun" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong, Wenfeng" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955949v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331751v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434759v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972665v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134660v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342726v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Karley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Stroud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairsty Topp" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134934v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121584v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Paff" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134882v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134572v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960079v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forestier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791343v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791112v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789414v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733556v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786766v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737812v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Alletto" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733713v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837509v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Joubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789520v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788206v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479917v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580585v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786810v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Djordjevic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342750v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788186v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580592v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793775v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743300v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741925v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837481v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739133v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741726v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173342v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741691v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3836.2249" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268844v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betencourt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campguilhem" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268850v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738850v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Steen Jensen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173288v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750206v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801977v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747747v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802197v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746322v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808146v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755992v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rouet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751025v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173200v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754896v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Hemptinne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044892v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927341v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lantrin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256278v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abde Arrachid" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121621v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourachot Patrick" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791381v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787784v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796589v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799693v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796061v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745411v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804157v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808007v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747303v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601774v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803630v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cristante" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estragnat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805338v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755098v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819302v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823824v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Bahri" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouerghi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754739v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Matura" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dehant" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757397v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750957v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044883v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755156v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/29294.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788109v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823637v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT007A" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590192v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayetano Herrera" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064291v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b5f1-w556" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811413v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Bernard," TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162935v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166006v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Waibe" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151039v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jans" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Brunet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151066v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Whaibe" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>