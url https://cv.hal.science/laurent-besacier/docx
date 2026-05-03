--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1290,571 +1290,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Propositions to Improve the Prediction Capability of Word Confidence Estimation for Machine Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic speech recognition for under-resourced languages: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Science and Communication Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 56 - Special Issue on Processing Under-Resourced Languages, pp.85-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002931v1</w:t>
+                <w:t xml:space="preserve">hal-00953644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT-Based ASR Domain Adaptation Methods for Under- Resourced Languages: Application to Romanian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andi Buzo</w:t>
+                <w:t xml:space="preserve">Some Propositions to Improve the Prediction Capability of Word Confidence Estimation for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computer Science and Communication Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00953643v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic speech recognition for under-resourced languages: A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMT-Based ASR Domain Adaptation Methods for Under- Resourced Languages: Application to Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Cucu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Buzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tanja Schultz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56, pp.85-100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2013.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Processing Under-Resourced Languages, 56, pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925128v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using different acoustic, lexical and language modeling units for ASR of an under-resourced language - Amharic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic speech recognition for under-resourced languages: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vol. 56 - Special Issue on Processing Under-Resourced Languages, pp.181-194</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 56, pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2013.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953640v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic speech recognition for under-resourced languages: A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using different acoustic, lexical and language modeling units for ASR of an under-resourced language - Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Tachbelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanja Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. 56 - Special Issue on Processing Under-Resourced Languages, pp.85-100</w:t>
+              <w:t xml:space="preserve">, 2014, Vol. 56 - Special Issue on Processing Under-Resourced Languages, pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953644v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommage non supervisé des personnes dans les émissions de télévision. Utilisation des noms écrits, des noms prononcés ou des deux ?</w:t>
               </w:r>
@@ -2244,51 +2244,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche par le contenu dans des documents audiovisuels multilingues</w:t>
+                <w:t xml:space="preserve">Content-based search in multilingual audiovisual documents using the International Phonetic Alphabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Ping Tan</w:t>
@@ -2323,97 +2323,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (1), pp.123-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-009-0377-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953796v1</w:t>
+                <w:t xml:space="preserve">hal-00953696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based search in multilingual audiovisual documents using the International Phonetic Alphabet</w:t>
+                <w:t xml:space="preserve">Recherche par le contenu dans des documents audiovisuels multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Ping Tan</w:t>
@@ -2448,94 +2469,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.229-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00953696v1</w:t>
+                <w:t xml:space="preserve">hal-00953796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition for Under-Resourced Languages: Application to Vietnamese Language</w:t>
               </w:r>
@@ -3265,247 +3265,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR-Generated Text for Language Model Pre-training Applied to Speech Tasks</w:t>
+                <w:t xml:space="preserve">Weakly Supervised Word Segmentation for Computational Language Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+                <w:t xml:space="preserve">Shu Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dary</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770506v1</w:t>
+                <w:t xml:space="preserve">hal-03679416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly Supervised Word Segmentation for Computational Language Documentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASR-Generated Text for Language Model Pre-training Applied to Speech Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Okabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Yvon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, May 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Interspeech 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679416v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focused Concatenation for Context-Aware Neural Machine Translation</w:t>
               </w:r>
@@ -3586,90 +3586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ASR-Generated Text for Spoken Language Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3935,895 +3935,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+                <w:t xml:space="preserve">Do Multilingual Neural Machine Translation Models Contain Language Pair Specific Attention Heads?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Evain</w:t>
+                <w:t xml:space="preserve">Zae Myung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Vassilina Nikoulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Le</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
+              <w:t xml:space="preserve">Findings of ACL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bangkok (virtual), Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407172v1</w:t>
+                <w:t xml:space="preserve">hal-03299010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Adams</w:t>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ben Foley</w:t>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03030529v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372802v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03030529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Cross-Lingual Discourse Relations in Multilingual TED Corpora</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODI 2021: 2nd Workshop on Computational Approaches to Discourse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.codi-main.16⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3865-3869, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642341v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Encoding and Segmentation Strategies on End-to-End Simultaneous Speech Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+                <w:t xml:space="preserve">Visualizing Cross-Lingual Discourse Relations in Multilingual TED Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilina Nikoulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyeop Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CODI 2021: 2nd Workshop on Computational Approaches to Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.codi-main.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372487v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Adapter Tuning for Multilingual Speech Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Le</w:t>
+                <w:t xml:space="preserve">Impact of Encoding and Segmentation Strategies on End-to-End Simultaneous Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Joint Conference of the 59th Annual Meeting of the Association for Computational Linguistics and the 11th International Joint Conference on Natural Language Processing (ACL-IJCNLP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bangkok (Virtual), Thailand</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294912v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Multilingual Neural Machine Translation Models Contain Language Pair Specific Attention Heads?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightweight Adapter Tuning for Multilingual Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zae Myung Kim</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Jiatao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of ACL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bangkok (virtual), Thailand</w:t>
+              <w:t xml:space="preserve">The Joint Conference of the 59th Annual Meeting of the Association for Computational Linguistics and the 11th International Joint Conference on Natural Language Processing (ACL-IJCNLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bangkok (Virtual), Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299010v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,1296 +5006,1296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Efficient End-to-End Spoken Language Understanding Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+                <w:t xml:space="preserve">FlauBERT : des modèles de langue contextualisés pré-entraînés pour le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Kapoor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcellone, Spain</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.268-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094850v1</w:t>
+                <w:t xml:space="preserve">hal-02784776v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William N Havard</w:t>
+                <w:t xml:space="preserve">Pratiques d'évaluation en ASR et biais de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962275v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750220v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2020: Discovering discrete subword and word units</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+                <w:t xml:space="preserve">A Data-Efficient End-to-End Spoken Language Understanding Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan-Nga Cao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikita Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shangai / Virtual, China</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcellone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962224v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Versus Offline NMT Quality: An In-depth Analysis on English–German and German–English</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2020 - 28th International Conference on Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991539v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-decoder Transformer for Joint Automatic Speech Recognition and Multilingual Speech Translation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2020: Discovering discrete subword and word units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Nga Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2020 (long paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t>
+              <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shangai / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991564v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Language Impact in Bilingual Approaches for Computational Language Documentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Online Versus Offline NMT Quality: An In-depth Analysis on English–German and German–English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Elbayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ustaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Brunet-Manquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU-CCURL workshop, LREC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLING 2020 - 28th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Spain. pp.5047-5058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895907v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConfNet2Seq: Full Length Answer Generation from Spoken Questions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dual-decoder Transformer for Joint Automatic Speech Recognition and Multilingual Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiatao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech and Dialogue (TSD) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">COLING 2020 (long paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962279v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation du genre dans des données open source de parole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Investigating Language Impact in Bilingual Approaches for Computational Language Documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.244-252</w:t>
+              <w:t xml:space="preserve">SLTU-CCURL workshop, LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798544v3</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolingual Adapters for Zero-Shot Neural Machine Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ConfNet2Seq: Full Length Answer Generation from Spoken Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+                <w:t xml:space="preserve">Vaishali Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Shrivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP (Empirical Methods for Natural Language Processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">Text, Speech and Dialogue (TSD) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962247v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlauBERT : des modèles de langue contextualisés pré-entraînés pour le français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation du genre dans des données open source de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.268-278</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.244-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784776v3</w:t>
+                <w:t xml:space="preserve">hal-02798544v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'évaluation en ASR et biais de performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Monolingual Adapters for Zero-Shot Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerin Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">EMNLP (Empirical Methods for Natural Language Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750220v3</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Self-supervised Pre-training for End-to-end Speech Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6333,64 +6333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Representation in Open Source Speech Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6454,51 +6454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,208 +6543,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlauBERT: Unsupervised Language Model Pre-training for French</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling Interactive Transcription in an Indigenous Communitý</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.2479‑2490</w:t>
+              <w:t xml:space="preserve">COLING 2020 (short paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890258v1</w:t>
+                <w:t xml:space="preserve">hal-02991518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,256 +6733,286 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montrouge, France. pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Interactive Transcription in an Indigenous Communitý</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Bird</w:t>
+                <w:t xml:space="preserve">Efficient Wait-k Models for Simultaneous Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Elbayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2020 (short paper)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shangai (Virtual Conf), China. pp.1461--1465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991518v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Wait-k Models for Simultaneous Machine Translation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FlauBERT: Unsupervised Language Model Pre-training for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.2479‑2490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-1241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962195v1</w:t>
+                <w:t xml:space="preserve">hal-02890258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the Future Brings: Investigating the Impact of Lookahead for Incremental Neural TTS</w:t>
               </w:r>
@@ -7115,77 +7115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ASR Ambiguity for Neural Dialogue State Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaishali Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Shrivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Renders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,64 +7236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-TRAC Consortium for End-to-End and Simultaneous Speech Translation Challenge Tasks at IWSLT 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Elbayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,571 +7364,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Utterance Length in NMT-based Word Segmentation with Attention</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ON-TRAC Consortium End-to-End Speech Translation Systems for the IWSLT 2019 Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343206v1</w:t>
+                <w:t xml:space="preserve">hal-02352949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Representation in French Broadcast Corpora and Its Impact on ASR Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Controlling Utterance Length in NMT-based Word Segmentation with Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st International Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02899392v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2019: TTS without T</w:t>
+                <w:t xml:space="preserve">Gender Representation in French Broadcast Corpora and Its Impact on ASR Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Dunbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Algayres</w:t>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Karadayi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 1st International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.3-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3347449.3357480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274112v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02899392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation of Sequence-to-Sequence Models for Word Discovery in Low-resource Settings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2019: TTS without T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Benjumea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2019</w:t>
+              <w:t xml:space="preserve">Interspeech 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193867v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON-TRAC Consortium End-to-End Speech Translation Systems for the IWSLT 2019 Shared Task</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical Evaluation of Sequence-to-Sequence Models for Word Discovery in Low-resource Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Interspeech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352949v1</w:t>
+                <w:t xml:space="preserve">hal-02193867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Language Influence Documentation Workflow? Unsupervised Word Discovery Using Translations in Multiple Languages</w:t>
               </w:r>
@@ -8022,51 +8022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8221,51 +8221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8312,90 +8312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIG system for the English-Czech Text Translation Task of IWSLT 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8427,831 +8427,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small Griko-Italian speech translation corpus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Villavicencio</w:t>
+                <w:t xml:space="preserve">Pervasive Attention: 2D Convolutional Neural Networks for Sequence-to-Sequence Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Elbayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international workshop on spoken language technologies for under-resourced languages(SLTU'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New Delhi, India</w:t>
+              <w:t xml:space="preserve">CoNLL 2018 - Conference on Computational Natural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962528v1</w:t>
+                <w:t xml:space="preserve">hal-01851612v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Word Segmentation: does tone matter ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Bayesian models for unit discovery on a very low resource language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hasegawa-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910756v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Recognition of Affective Laughter in Spontaneous Dyadic Interactions from Audiovisual Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+                <w:t xml:space="preserve">Linguistic unit discovery from multi-modal inputs in unwritten languages: Summary of the “Speaking rosetta” JSALT 2017 workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Scharenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hasegawa-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Metze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimodal Interaction (ICMI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3242969.3243012⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.4979 - 4983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994000v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Attention: 2D Convolutional Neural Networks for Sequence-to-Sequence Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Token-level and sequence-level loss smoothing for RNN language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Elbayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNLL 2018 - Conference on Computational Natural Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.97-107</w:t>
+              <w:t xml:space="preserve">ACL - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.2094-2103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851612v3</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token-level and sequence-level loss smoothing for RNN language models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Elbayad</w:t>
+                <w:t xml:space="preserve">A small Griko-Italian speech translation corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Lekakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.2094-2103</w:t>
+              <w:t xml:space="preserve">6th international workshop on spoken language technologies for under-resourced languages(SLTU'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790879v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic unit discovery from multi-modal inputs in unwritten languages: Summary of the “Speaking rosetta” JSALT 2017 workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odette Scharenborg</w:t>
+                <w:t xml:space="preserve">Unsupervised Word Segmentation: does tone matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Löser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709578v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian models for unit discovery on a very low resource language</w:t>
+                <w:t xml:space="preserve">Automatic Recognition of Affective Laughter in Spontaneous Dyadic Interactions from Audiovisual Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Ondel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">Reshmashree B Kantharaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. </w:t>
+              <w:t xml:space="preserve">International Conference on Multimodal Interaction (ICMI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulder, CO, United States. pp.220-228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3242969.3243012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709589v1</w:t>
+                <w:t xml:space="preserve">hal-01994000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Textual and Speech information in Dialogue Act Classification with Speaker Domain Adaptation</w:t>
               </w:r>
@@ -9362,77 +9362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptor Grammars for the Linguist: Word Segmentation Experiments for Very Low-Resource Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9975,51 +9975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Automatic Speech Translation of Audiobooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10172,1167 +10172,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Word Segmentation from Speech with Attention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ondel</w:t>
+                <w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+                <w:t xml:space="preserve">Odette Ambouroue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818092v1</w:t>
+                <w:t xml:space="preserve">hal-02387379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Unsupervised Word Segmentation from Speech with Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Ambouroue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Blachon</w:t>
+                <w:t xml:space="preserve">Alexandre Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaboration and Computing for Under-Resourced Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2678-2682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387379v1</w:t>
+                <w:t xml:space="preserve">hal-01818092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG-CRIStAL System for the WMT17 Automatic Post-Editing Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Unwritten Languages Demand Attention Too! Word Discovery with Encoder-Decoder Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second conference on machine translation (WMT17) during EMNLP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580881v1</w:t>
+                <w:t xml:space="preserve">hal-01592091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ZERO RESOURCE SPEECH CHALLENGE 2017</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling ASR and MT Errors in Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">MT Summit 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664586v1</w:t>
+                <w:t xml:space="preserve">hal-01580877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2017</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement des Mots Hors Vocabulaire pour la Traduction Automatique de Document OCRisés en Arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faouzi Benzeghiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687504v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Assisted Analysis of Vowel Length Contrasts in Wolof</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+                <w:t xml:space="preserve">Evaluation of NMT and SMT systems: A study on uses and perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th Conference Translating and the Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01580902v1</w:t>
+                <w:t xml:space="preserve">halshs-01970463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unwritten Languages Demand Attention Too! Word Discovery with Encoder-Decoder Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">LIG-CRIStAL System for the WMT17 Automatic Post-Editing Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Villavicencio</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Second conference on machine translation (WMT17) during EMNLP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592091v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling ASR and MT Errors in Speech Translation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THE ZERO RESOURCE SPEECH CHALLENGE 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Nga Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Benjumea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT Summit 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580877v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des Mots Hors Vocabulaire pour la Traduction Automatique de Document OCRisés en Arabe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Nga Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Benjumea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">ASRU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623072v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NMT and SMT systems: A study on uses and perceptions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+                <w:t xml:space="preserve">Machine Assisted Analysis of Vowel Length Contrasts in Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Conference Translating and the Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2138 - 2142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970463v1</w:t>
+                <w:t xml:space="preserve">hal-01580902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Word Discovery Using Attentional Encoder-Decoder Models</w:t>
               </w:r>
@@ -11439,51 +11439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Agnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11560,51 +11560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Valence, Spain. pp.415 - 421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11750,51 +11750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Agnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11826,1190 +11826,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word2Vec vs DBnary: Augmenting METEOR using Vector Representations or Lexical Resources?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+                <w:t xml:space="preserve">Automatic Speech Recognition for African Languages with Vowel Length Contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yogyakarta, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376948v1</w:t>
+                <w:t xml:space="preserve">hal-01350040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the unwritten language barrier: the BULB project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Adda</w:t>
+                <w:t xml:space="preserve">Word2Vec vs DBnary: Augmenting METEOR using Vector Representations or Lexical Resources?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Stüker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odette Ambouroue</w:t>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU-2016 5th Workshop on Spoken Language Technologies for Under-resourced languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLING 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANLP &amp; ICCL, Dec 2016, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428027v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep complementary features for speaker identification in TV broadcast data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+                <w:t xml:space="preserve">Breaking the unwritten language barrier: the BULB project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Stüker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ambouroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey Workshop 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Odyssey.2016-21⟩</w:t>
+              <w:t xml:space="preserve">SLTU-2016 5th Workshop on Spoken Language Technologies for Under-resourced languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yogyakarta, Indonesia. pp.8-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350068v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual, Multi-Style and Multi-Granularity Dataset for Cross-Language Textual Similarity Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Agnès</w:t>
+                <w:t xml:space="preserve">Deep complementary features for speaker identification in TV broadcast data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khodabakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cenk Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey Workshop 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2016-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303135v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCR-aided person annotation and label propagation for speaker modeling in TV shows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+                <w:t xml:space="preserve">A Multilingual, Multi-Style and Multi-Granularity Dataset for Cross-Language Textual Similarity Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cenk Demiroglu</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01350071v1</w:t>
+                <w:t xml:space="preserve">hal-01303135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection Interlingue d'Étiquettes pour l'Annotation Sémantique Non Supervisée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasredine Semmar</w:t>
+                <w:t xml:space="preserve">OCR-aided person annotation and label propagation for speaker modeling in TV shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khodabakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cenk Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICASSP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shangai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350117v1</w:t>
+                <w:t xml:space="preserve">hal-01350071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listen and Translate: A Proof of Concept for End-to-End Speech-to-Text Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">Projection Interlingue d'Étiquettes pour l'Annotation Sémantique Non Supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Zennaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS Workshop on end-to-end learning for speech and audio processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">TALN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408086v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Resources in Sub-Saharan African Languages for Automatic Speech Recognition: a Case Study of Wolof</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+                <w:t xml:space="preserve">Listen and Translate: A Proof of Concept for End-to-End Speech-to-Text Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Uriel Pascal Elingui</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">NIPS Workshop on end-to-end learning for speech and audio processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350037v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed perturbation and vowel duration modeling for ASR in Hausa and Wolof languages</w:t>
+                <w:t xml:space="preserve">Collecting Resources in Sub-Saharan African Languages for Automatic Speech Recognition: a Case Study of Wolof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Melese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Pascal Elingui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350057v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Speech Recognition for African Languages with Vowel Length Contrast</w:t>
+                <w:t xml:space="preserve">Speed perturbation and vowel duration modeling for ASR in Hausa and Wolof languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01350040v1</w:t>
+                <w:t xml:space="preserve">hal-01350057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiVec: a Multilingual and Multilevel Representation Learning Toolkit for NLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13060,77 +13060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word2Vec vs DBnary ou comment (ré)concilier représentations distribuées et réseaux lexico-sémantiques ? Le cas de l’évaluation en traduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13162,329 +13162,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Experiments on Unsupervised Word Discovery in Mboshi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Adda</w:t>
+                <w:t xml:space="preserve">Collecte de parole pour l’étude des langues peu dotées ou en danger avec l’application mobile Lig-Aikuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Noël Kouarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines (TALAF). JEP-TALN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350119v1</w:t>
+                <w:t xml:space="preserve">hal-01350045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte de parole pour l’étude des langues peu dotées ou en danger avec l’application mobile Lig-Aikuma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+                <w:t xml:space="preserve">Preliminary Experiments on Unsupervised Word Discovery in Mboshi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines (TALAF). JEP-TALN 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States. pp.3539-3543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350045v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13546,260 +13546,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing Multilingual Text Analysis Tools Using Bidirectional Recurrent Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasredine Semmar</w:t>
+                <w:t xml:space="preserve">Innovative technologies for under-resourced language documentation: The BULB Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ambouroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANLP, Dec 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Workshop CCURL 2016 - Collaboration and Computing for Under-Resourced Languages - LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374205v1</w:t>
+                <w:t xml:space="preserve">hal-01350124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amharic Speech Recognition for Speech Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Melese</w:t>
+                <w:t xml:space="preserve">Inducing Multilingual Text Analysis Tools Using Bidirectional Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Zennaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Million Meshesha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines (TALAF). JEP-TALN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">COLING 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANLP, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350050v1</w:t>
+                <w:t xml:space="preserve">hal-01374205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIG-AIKUMA: a Mobile App to Collect Parallel Speech for Under-Resourced Language Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13831,290 +13861,260 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016 (short demo paper)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States. pp.381-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Evaluation of ASR in Speech Translation Context Using Word Embeddings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Amharic Speech Recognition for Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Melese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Million Meshesha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines (TALAF). JEP-TALN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350102v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative technologies for under-resourced language documentation: The BULB Project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odette Ambouroue</w:t>
+                <w:t xml:space="preserve">Better Evaluation of ASR in Speech Translation Context Using Word Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CCURL 2016 - Collaboration and Computing for Under-Resourced Languages - LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350124v1</w:t>
+                <w:t xml:space="preserve">hal-01350102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint ASR and MT Features for Quality Estimation in Spoken Language Translation</w:t>
               </w:r>
@@ -14312,51 +14312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Speech Collection for Under-resourced Language Studies Using the Lig-Aikuma Mobile Device App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14440,735 +14440,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Annotation for Person Identification in TV Shows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speech Technologies for African Languages: Example of a Multilingual Calculator for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuz Budnik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bagshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170513v1</w:t>
+                <w:t xml:space="preserve">hal-01170505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Serasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MT Summit 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Resources from a Closely-related Language to Develop ASR for a Very Under-resourced Language: A Case Study for Iban</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+                <w:t xml:space="preserve">Collaborative Annotation for Person Identification in TV Shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheuz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170493v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated translation of a literary work: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Resources from a Closely-related Language to Develop ASR for a Very Under-resourced Language: A Case Study for Iban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lane Schwartz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dyab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Computational Linguistics for Literature - co-located with NAACL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">Interspeech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147903v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging of Native and Non-native Speech for Low-resource Accented ASR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated translation of a literary work: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tien-Ping Tan</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing, SLSP 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth Workshop on Computational Linguistics for Literature - co-located with NAACL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289140v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Technologies for African Languages: Example of a Multilingual Calculator for Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging of Native and Non-native Speech for Low-resource Accented ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Ping Tan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing, SLSP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25789-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170505v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des réseaux de neurones récurrents pour la projection interlingue d'étiquettes morpho-syntaxiques à partir d'un corpus parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Zennaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15288,51 +15288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIG at MediaEval 2015 Multimodal Person Discovery in Broadcast TV Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahjat Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15340,51 +15340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khodabakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2015 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
@@ -15407,334 +15407,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken language translation graphs re-decoding using automatic quality assessment</w:t>
+                <w:t xml:space="preserve">Utilisation de mesures de confiance pour améliorer le décodage en traduction de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luong Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289158v1</w:t>
+                <w:t xml:space="preserve">hal-01150044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised and Lightly Supervised Part-of-Speech Tagging Using Recurrent Neural Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spoken language translation graphs re-decoding using automatic quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Pacific Asia Conference on Language, Information and Computation (PACLIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Scotsdale, AZ, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350113v1</w:t>
+                <w:t xml:space="preserve">hal-01289158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de mesures de confiance pour améliorer le décodage en traduction de parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised and Lightly Supervised Part-of-Speech Tagging Using Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Zennaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Luong Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">29th Pacific Asia Conference on Language, Information and Computation (PACLIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150044v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Active Learning For Video Annotation</w:t>
               </w:r>
@@ -15759,51 +15759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Cataltepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Ekmekci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15841,51 +15841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Source Toolkit for Word-level Confidence Estimation in Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16346,77 +16346,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction faiblement supervisée d'un phonétiseur pour la langue Iban à partir de ressources en Malais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16435,338 +16435,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Selection with Label Propagation for Minimizing Human Effort in Speaker Annotation of TV Shows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Poignant</w:t>
+                <w:t xml:space="preserve">LIG System for Word Level QE task at WMT14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Speech, Language and Audio in Multimedia (SLAM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Penang, Malaysia. 5 p</w:t>
+              <w:t xml:space="preserve">Workshop on Machine Translation (WMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055704v1</w:t>
+                <w:t xml:space="preserve">hal-01002924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic propagation of manual annotations for multimodal person identification in TV shows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+                <w:t xml:space="preserve">Active Selection with Label Propagation for Minimizing Human Effort in Speaker Annotation of TV Shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budnik Mateusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Klagenfurt, Austria</w:t>
+              <w:t xml:space="preserve">Workshop on Speech, Language and Audio in Multimedia (SLAM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Penang, Malaysia. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002927v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG System for Word Level QE task at WMT14</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+                <w:t xml:space="preserve">Automatic propagation of manual annotations for multimodal person identification in TV shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Translation (WMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002924v1</w:t>
+                <w:t xml:space="preserve">hal-01002927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Selection for Compact Adapted SMT Models</w:t>
               </w:r>
@@ -16955,77 +16955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING MALAY RESOURCES TO BOOTSTRAP ASR FOR A VERY UNDER-RESOURCED LANGUAGE: IBAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLTU 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17145,51 +17145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RecordMe: A Smartphone Application for Experimental Collections of Large Amount of Data Respecting Volunteer's Privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17253,51 +17253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using closely-related language to build an ASR for a very under-resourced language: Iban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17355,830 +17355,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques discriminantes pour l'interprétation sémantique multilingue de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+                <w:t xml:space="preserve">How hard is it to automatically translate phrasal verbs from English to French?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kobzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2013, papier long (oral)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
+              <w:t xml:space="preserve">MT Summit 2013 Workshop on Multi-word Units in Machine Translation and Translation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nice, France. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953745v1</w:t>
+                <w:t xml:space="preserve">hal-00953775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of discriminative approaches for speech language understanding in a multilingual context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+                <w:t xml:space="preserve">LIG System for WMT13 QE Task: Investigating the Usefulness of Features in Word Confidence Estimation for MT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International COnférence on Statistical Language and Speech Processing (SLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Tarragonna, Spain</w:t>
+              <w:t xml:space="preserve"> 8th Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sofia, Bulgaria. pp.386-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953747v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Confidence Estimation and its Integration in Sentence Quality Estimation for Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+                <w:t xml:space="preserve">Towards a better integration of written names for unsupervised speakers identification in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the fifth international conference on knowledge and systems engineering (KSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hanoi, Vietnam. pp.x-x</w:t>
+              <w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia, SLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953774v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un décodage guidé pour la traduction automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Approches statistiques discriminantes pour l'interprétation sémantique multilingue de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2013,</w:t>
+              <w:t xml:space="preserve">TALN 2013, papier long (oral)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953749v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Word Confidence Estimation and its Integration in Sentence Quality Estimation for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Proceedings of the fifth international conference on knowledge and systems engineering (KSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hanoi, Vietnam. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949320v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How hard is it to automatically translate phrasal verbs from English to French?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+                <w:t xml:space="preserve">Generalization of discriminative approaches for speech language understanding in a multilingual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kobzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT Summit 2013 Workshop on Multi-word Units in Machine Translation and Translation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nice, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">International COnférence on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tarragonna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953775v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG System for WMT13 QE Task: Investigating the Usefulness of Features in Word Confidence Estimation for MT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un décodage guidé pour la traduction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sofia, Bulgaria. pp.386-391</w:t>
+              <w:t xml:space="preserve">TALN 2013,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953773v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of written names for unsupervised speakers identification in videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia, SLAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp.84-89</w:t>
+              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953089v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised naming of speakers in broadcast TV: using written names, pronounced names or both ?</w:t>
               </w:r>
@@ -18294,51 +18294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Bootstrapping of Grapheme to Phoneme System for Under-resourced Languages - Application to the Iban Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19057,364 +19057,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Speaker Identification using Overlaid Texts in TV Broadcast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, OR, United States. pp.2650-2653, </w:t>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767427v1</w:t>
+                <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Speaker Identification using Overlaid Texts in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Viet Bac Le</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
+              <w:t xml:space="preserve">Interspeech 2012 - Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, OR, United States. pp.2650-2653, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722884v1</w:t>
+                <w:t xml:space="preserve">hal-00767427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syllable-Based and Hybrid Acoustic Models for Amharic Speech Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Tachbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLTU - Workshop on Spoken Language Technologies for Under-Resourced Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cape-Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19452,77 +19452,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of a Large Database of French-English SMT Output Corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC (8th International Conference on Language Resources and Evaluation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Istambul, Turkey. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19845,51 +19845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Malay Speech Recognition for Different Speaker Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19934,267 +19934,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR Domain Adaptation Methods for Low-Resourced Languages: Application to Romanian Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Horia Cucu</w:t>
+                <w:t xml:space="preserve">Analyse des performances de modèles de langage sub-lexicale pour des langues peu-dotées à morphologie riche (Performance analysis of sub-word language modeling for under-resourced languages with rich morphology: case study on Swahili and Amharic) [in Fren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andi Buzo</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bucarest, Romania. pp.x-x</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.53--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954197v1</w:t>
+                <w:t xml:space="preserve">hal-00954191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances de modèles de langage sub-lexicale pour des langues peu-dotées à morphologie riche (Performance analysis of sub-word language modeling for under-resourced languages with rich morphology: case study on Swahili and Amharic) [in Fren</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
+                <w:t xml:space="preserve">ASR DOMAIN ADAPTATION METHODS FOR LOW-RESOURCED LANGUAGES: APPLICATION TO ROMANIAN LANGUAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Buzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.53--62</w:t>
+              <w:t xml:space="preserve">Eusipco 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bucarest, Romania. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954191v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR DOMAIN ADAPTATION METHODS FOR LOW-RESOURCED LANGUAGES: APPLICATION TO ROMANIAN LANGUAGE</w:t>
+                <w:t xml:space="preserve">ASR Domain Adaptation Methods for Low-Resourced Languages: Application to Romanian Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
@@ -20212,857 +20212,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andi Buzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco 2012</w:t>
+              <w:t xml:space="preserve">EUSIPCO'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bucarest, Romania. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954199v1</w:t>
+                <w:t xml:space="preserve">hal-00954197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of Statistical Post-Edition Usefulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Potet</w:t>
+                <w:t xml:space="preserve">Développement de ressources en swahili pour un sytème de reconnaisance automatique de la parole (Developments of Swahili resources for an automatic speech recognition system) [in French]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marwen Azouzi</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 9th International Workshop on Spoken Language Translation (IWSLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, pp.33--50</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.633--640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953816v1</w:t>
+                <w:t xml:space="preserve">hal-00954192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources en swahili pour un sytème de reconnaisance automatique de la parole (Developments of Swahili resources for an automatic speech recognition system) [in French]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.633--640</w:t>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954192v1</w:t>
+                <w:t xml:space="preserve">hal-01194257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
+                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
+              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194257v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+                <w:t xml:space="preserve">Towards a Better Understanding of Statistical Post-Edition Usefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">In proceedings of the 9th International Workshop on Spoken Language Translation (IWSLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, pp.33--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683433v1</w:t>
+                <w:t xml:space="preserve">hal-00953816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Parallel Data from Comparable Corpora via Triangulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+                <w:t xml:space="preserve">INVESTIGATING THE ROLE OF MACHINE TRANSLATED TEXT IN ASR DOMAIN ADAPTATION: UNSUPERVISED AND SEMI-SUPERVISED METHODS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Buzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Asian Language Processing, IALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Penang, Malaysia. pp.x-x</w:t>
+              <w:t xml:space="preserve">IEEE ASRU'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hawa\ ı, United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959145v1</w:t>
+                <w:t xml:space="preserve">hal-00959160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG English-French Spoken Language Translation System for IWSLT 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Mining Parallel Data from Comparable Corpora via Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Asian Language Processing, IALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penang, Malaysia. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959144v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIGA machine translation system for WMT 2011</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIG English-French Spoken Language Translation System for IWSLT 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2011 SIXTH WORKSHOP ON STATISTICAL MACHINE TRANSLATION </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Edinburgh United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959143v1</w:t>
+                <w:t xml:space="preserve">hal-00959144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Automatic Speech Recognition for Romanian by Using Machine Translated and Web-based Text Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21104,282 +21087,299 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECOM'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Kazan, Russia, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Detection and Recognition for Person Identification in Video</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The LIGA machine translation system for WMT 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI 2011 - Internationnal Workshop on Content-Based Multimedia Indexing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMNLP 2011 SIXTH WORKSHOP ON STATISTICAL MACHINE TRANSLATION </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Edinburgh United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763540v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATING THE ROLE OF MACHINE TRANSLATED TEXT IN ASR DOMAIN ADAPTATION: UNSUPERVISED AND SEMI-SUPERVISED METHODS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Horia Cucu</w:t>
+                <w:t xml:space="preserve">Text Detection and Recognition for Person Identification in Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andi Buzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ASRU'2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMI 2011 - Internationnal Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Madrid, Spain. pp.245-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2011.5972553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959160v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of crowdsourcing transcriptions for African languages</w:t>
               </w:r>
@@ -21473,64 +21473,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part-of-Speech Tagging for Under-Resourced and Morphologically Rich Languages - The Case of Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Tachbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21568,77 +21568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Syllable and Triphone Based Speech Recognition For Amharic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Tachbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Technology COnference (LTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poznan, Poland. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21866,77 +21866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of crowdsourcing transcriptions for African languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language Technologies for Development (HLTD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Alexandrie, Egypt. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21955,260 +21955,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Experiments on Using Users' Post-Editions to Enhance a SMT System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+                <w:t xml:space="preserve">Speech Modulation Features for Robust Nonnative Speech Accent Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sethserey Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAMT (European Association for Machine Translation) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Leuven, Belgium. pp.x-x</w:t>
+              <w:t xml:space="preserve">Interspeech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florence, Italy. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959142v1</w:t>
+                <w:t xml:space="preserve">hal-00959151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Modulation Features for Robust Nonnative Speech Accent Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao Xiong</w:t>
+                <w:t xml:space="preserve">Preliminary Experiments on Using Users' Post-Editions to Enhance a SMT System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Florence, Italy. pp.x-x</w:t>
+              <w:t xml:space="preserve">EAMT (European Association for Machine Translation) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Leuven, Belgium. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959151v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et combinaison d'approches pour la portabilité vers une nouvelle langue d'un système de compréhension de l'oral</w:t>
               </w:r>
@@ -22283,757 +22283,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIG machine translation system for WMT 2010</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIG Statistical Machine Translation Systems for IWSLT 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afli Haithem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchon Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potet. Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ACL Workshop on Machine Translation (WMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Upsala, Sweden. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959169v1</w:t>
+                <w:t xml:space="preserve">hal-01456901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+                <w:t xml:space="preserve">Automatic Identification of Arabic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laphon 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
+              <w:t xml:space="preserve">The 7th edition of the Language Resources and Evaluation Conference (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Malta. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621858v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage non supervisé pour la traduction automatique : application à un couple de langues peu doté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+                <w:t xml:space="preserve">Weak Translation Problems - a case study of Scriptural Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ghulam Abbas Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TALN 2010, long paper</w:t>
+              <w:t xml:space="preserve">Conférence TALN 2010, short paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959180v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOICE AIDED INPUT FOR PHRASE SELECTION USING A LOW LEVEL ASR APPROACH - APPLICATION TO FRENCH AND KHMER PHRASEBOOKS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sereysethy Touch</w:t>
+                <w:t xml:space="preserve">The LIG machine translation system for WMT 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Boitet</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Workshop on Spoken Languages Technologies for Under-Resourced Languages (SLTU 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Penang, Malaysia. pp.x-x</w:t>
+              <w:t xml:space="preserve">Proceedings ACL Workshop on Machine Translation (WMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Upsala, Sweden. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959172v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG Statistical Machine Translation Systems for IWSLT 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Potet. Marion</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Laphon 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456901v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Arabic Dialects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+                <w:t xml:space="preserve">Apprentissage non supervisé pour la traduction automatique : application à un couple de langues peu doté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th edition of the Language Resources and Evaluation Conference (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Malta. pp.x-x</w:t>
+              <w:t xml:space="preserve">Conférence TALN 2010, long paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959195v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Translation Problems - a case study of Scriptural Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ghulam Abbas Malik</w:t>
+                <w:t xml:space="preserve">VOICE AIDED INPUT FOR PHRASE SELECTION USING A LOW LEVEL ASR APPROACH - APPLICATION TO FRENCH AND KHMER PHRASEBOOKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sereysethy Touch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pushpak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TALN 2010, short paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.x-x</w:t>
+              <w:t xml:space="preserve">2d Workshop on Spoken Languages Technologies for Under-Resourced Languages (SLTU 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Penang, Malaysia. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959173v1</w:t>
+                <w:t xml:space="preserve">hal-00959172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTONOMOUS ACOUSTIC MODEL ADAPTATION FOR MULTILINGUAL MEETING TRANSCRIPTION INVOLVING HIGH- AND LOW-RESOURCED LANGUAGES</w:t>
               </w:r>
@@ -23166,64 +23166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laphon 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New Mexico (US), pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23324,233 +23324,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Vietnamese-French Parallel Corpus Mining Using English Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">UNSUPERVISED SMT FOR A LOW-RESOURCED LANGUAGE PAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, pp.x-x</w:t>
+              <w:t xml:space="preserve">2d Workshop on Spoken Languages Technologies for Under-Resourced Languages (SLTU 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Penang, Malaysia. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959181v1</w:t>
+                <w:t xml:space="preserve">hal-00959178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PI Project : Spoken Language Technologies for p-languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nocera</w:t>
+                <w:t xml:space="preserve">A Fully Unsupervised Approach for Mining Parallel Data from Comparable Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African HLT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Djibouti. pp.x-x</w:t>
+              <w:t xml:space="preserve">European COnference on Machine Translation (EAMT) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Raphael, France. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959196v1</w:t>
+                <w:t xml:space="preserve">hal-00959179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Acoustic Model Adaptation for Multi-Origin Non Native ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23579,1314 +23579,1314 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Makuhari, Tokyo, Japan. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Unsupervised Approach for Mining Parallel Data from Comparable Corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+                <w:t xml:space="preserve">The PI Project : Spoken Language Technologies for p-languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COnference on Machine Translation (EAMT) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint-Raphael, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">African HLT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Djibouti. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959179v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNSUPERVISED SMT FOR A LOW-RESOURCED LANGUAGE PAIR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Improved Vietnamese-French Parallel Corpus Mining Using English Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Workshop on Spoken Languages Technologies for Under-Resourced Languages (SLTU 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Penang, Malaysia. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959178v1</w:t>
+                <w:t xml:space="preserve">hal-00959181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting N-gram Coverage for Unsegmented Languages Using Multiple Text Segmentation Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
+                <w:t xml:space="preserve">Investigating multiple approaches for SLU portability to a new language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sopheap Seng</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on South and Southeast Asian Natural Languages Processing WSSANLP - collocated with COLING 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Beijing, China. pp.x-x</w:t>
+              <w:t xml:space="preserve">Interspeech 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Makuhari, Tokyo, Japan. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959193v1</w:t>
+                <w:t xml:space="preserve">hal-00959197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG Statistical Machine Translation Systems for IWSLT 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting N-gram Coverage for Unsegmented Languages Using Multiple Text Segmentation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Potet</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, pp.x-x</w:t>
+              <w:t xml:space="preserve">Workshop on South and Southeast Asian Natural Languages Processing WSSANLP - collocated with COLING 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959170v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating multiple approaches for SLU portability to a new language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIG Statistical Machine Translation Systems for IWSLT 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Afli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Makuhari, Tokyo, Japan. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959197v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation multiple d'un flux de données textuelles pour la modélisation statistique du langage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Recherche par le contenu dans des documents audiovisuels multilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Ping Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">Actes de la conférence CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Giens, France. pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959203v1</w:t>
+                <w:t xml:space="preserve">hal-00954025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'un corpus bilingue comparable pour la création d'un système de traduction probabiliste Vietnamien - Français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">LIG approach for IWSLT09 : Using Multiple Morphological Segmenters for Spoken Language Translation of Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tokyo, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959202v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining a comparable text corpus for a Vietnamese - French statistical machine translation system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
+                <w:t xml:space="preserve">Segmentation multiple d'un flux de données textuelles pour la modélisation statistique du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393602v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining a Comparable Text Corpus for a Vietnamese-French Statistical Machine Translation System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Exploitation d'un corpus bilingue comparable pour la création d'un système de traduction probabiliste Vietnamien - Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation, March 2009</w:t>
+              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959204v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG approach for IWSLT09 : Using Multiple Morphological Segmenters for Spoken Language Translation of Arabic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bougares</w:t>
+                <w:t xml:space="preserve">Mining a comparable text corpus for a Vietnamese - French statistical machine translation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athens, Greece. pp.165 - 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/1626431.1626466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455704v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche par le contenu dans des documents audiovisuels multilingues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tien-Ping Tan</w:t>
+                <w:t xml:space="preserve">Mining a Comparable Text Corpus for a Vietnamese-French Statistical Machine Translation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Giens, France. pp.67-82</w:t>
+              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation, March 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954025v1</w:t>
+                <w:t xml:space="preserve">hal-00959204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Text Segmentation for Statistical Language Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25075,51 +25075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop on Spoken Language Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tokyo, Japan. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25373,51 +25373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint conference of the 47th Annual Meeting of the Association of Computational Linguistics and the 4th International Joint Conference on Natural Language Processing of the Asian Federation of NLP ACL/IJCNLP Workshop on Named Entities (NEWS-09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Manchester, United Kingdom. pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25442,90 +25442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which unit for acoustic and language modeling for Khmer Automatic Speech Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25589,77 +25589,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25868,498 +25868,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Broadcast News Transcription System for Khmer Language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sethserey Sam</w:t>
+                <w:t xml:space="preserve">Feature adaptation of hearing-impaired lip shapes: the vowel case in the Cued Speech context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aboutabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli '</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.2658-2661</w:t>
+              <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392538v1</w:t>
+                <w:t xml:space="preserve">hal-00331035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Word/sub-word lattices decomposition and combination for speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.4321 - 4324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451536v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature adaptation of hearing-impaired lip shapes: the vowel case in the Cued Speech context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">First Broadcast News Transcription System for Khmer Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli '</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.2658-2661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331035v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word/sub-word lattices decomposition and combination for speech recognition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392533v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic identification of vowels in the Cued Speech context</w:t>
               </w:r>
@@ -26880,256 +26880,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio, Video and Audio-Visual Signatures for Short Video Clip Detection: Experiments on Trecvid2003</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
+                <w:t xml:space="preserve">Speaker and Story Segmentation Using Audio-Video Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brès</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">The 3rd Conference on Speech Technology and Human-Computer Dialogue (SpeD 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365247v1</w:t>
+                <w:t xml:space="preserve">hal-00953915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker and Story Segmentation Using Audio-Video Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Moraru</w:t>
+                <w:t xml:space="preserve">Audio, Video and Audio-Visual Signatures for Short Video Clip Detection: Experiments on Trecvid2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Conference on Speech Technology and Human-Computer Dialogue (SpeD 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953915v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique de Questions dans les corpus de réunions et de dialogues</w:t>
               </w:r>
@@ -27217,753 +27217,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Story Segmentation with Multi-Modal Features: Experiments on TRECvid 2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Moraru</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ACM SIGMM International Workshop on Multimedia Information Retrieval (MIR'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953929v1</w:t>
+                <w:t xml:space="preserve">hal-01434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video Story Segmentation with Multi-Modal Features: Experiments on TRECvid 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moraru</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t>
+              <w:t xml:space="preserve">6th ACM SIGMM International Workshop on Multimedia Information Retrieval (MIR'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434303v1</w:t>
+                <w:t xml:space="preserve">hal-00953929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434305v1</w:t>
+                <w:t xml:space="preserve">hal-01434303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIPS LIS LSR LABRI Experiments in TREC Video Retrieval 2004</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Charhad</w:t>
+                <w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307992v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Moraru</w:t>
+                <w:t xml:space="preserve">CLIPS LIS LSR LABRI Experiments in TREC Video Retrieval 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mararu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451539v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434304v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interchange Format-based Language Model for Automatic Speech Recognition in Speech-to-Speech Translation</w:t>
               </w:r>
@@ -27988,64 +27988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second international Conference RIVF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Hanoi, Vietnam. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28688,51 +28688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Web for fast language model construction in minority languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29616,51 +29616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Translation for French in the NESPOLE! European Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30231,51 +30231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of attention in a neural model of visually grounded speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30402,243 +30402,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Resources from a Closely-related Language to Develop ASR for a Very Under-resourced Language: A Case Study for Iban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spoken Language Translation Graphs Re-decoding using Automatic Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Samson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dyab</w:t>
+                <w:t xml:space="preserve">Ngoc Tien Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. 2015</w:t>
+              <w:t xml:space="preserve">ASRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Scotsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015501v1</w:t>
+                <w:t xml:space="preserve">hal-02095256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken Language Translation Graphs Re-decoding using Automatic Quality Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Resources from a Closely-related Language to Develop ASR for a Very Under-resourced Language: A Case Study for Iban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Tien Le</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dyab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Scotsdale, United States</w:t>
+              <w:t xml:space="preserve">Interspeech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095256v1</w:t>
+                <w:t xml:space="preserve">hal-02015501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word Confidence Estimation For Speech Translation</w:t>
               </w:r>
@@ -31030,90 +31030,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIGA (LIG/LIA) Machine Translation System for WMT 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SixthWorkshop on Statistical Machine Translation WMT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Edinburgh, United Kingdom</w:t>
@@ -31168,51 +31168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSLT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31357,77 +31357,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Processing Under-Resourced Languages - Speech Communication Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Besacier, Laurent and Barnard, Etienne and Karpov, Alexey and Schultz, Tanja. Elsevier, pp.x-x, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31546,51 +31546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 5: démonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31984,64 +31984,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation en mots faiblement supervisée pour la documentation automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32137,51 +32137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolaji Yusuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32444,198 +32444,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARING GRU AND LSTM FOR AUTOMATIC SPEECH RECOGNITION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of auxiliary translation for improving decoding in statistical machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIG. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633254v1</w:t>
+                <w:t xml:space="preserve">hal-01633286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of auxiliary translation for improving decoding in statistical machine translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPARING GRU AND LSTM FOR AUTOMATIC SPEECH RECOGNITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Khandelwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIG. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633286v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for Speech: Economic, Legal and Ethical analysis</w:t>
               </w:r>
@@ -32816,51 +32816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BC31C99"/>
+    <w:nsid w:val="216D3D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33047,51 +33047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-besacier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-9125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079377017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Villavicencio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-020-09254-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Scharenborg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Black" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hasegawa-Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2973896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zennaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tien Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-018-9218-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Quang Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1351324917000080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2723-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Cucu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Buzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Burileanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2367822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.05.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDBT3K6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Karpov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schultz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.07.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.17.1.37-60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Ping Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0377-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0BLH6PC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Okabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lupo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zae Kim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilina Nikoulina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyeop Kang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-main.16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatao Gu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zae Myung Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kapoor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nga Cao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Pal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerin Philip" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gall&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784776v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Ferrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991518v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bird" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1241" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Renders" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.iwslt-1.2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352949v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lekakou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910756v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L&#246;ser" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshmashree B Kantharaju" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3243012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851612v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790879v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709578v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461761" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709589v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Larsen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461545" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli He" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Quan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zukerman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710043v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-No&#235;l Kouarata" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863293v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benjumea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818092v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1308" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664586v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Nga Cao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687504v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592091v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580877v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623072v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouzidi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Benzeghiba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Agn&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502146v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580879v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376948v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428027v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian St&#252;ker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.023" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350068v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khodabakhsh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenk Demiroglu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2016-21" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303135v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350071v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472743" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350117v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Zennaki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408086v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350119v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-886" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350045v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350050v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Million Meshesha" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350062v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350102v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408087v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436788v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frejus Adissa Akintola Laleye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne C Ezin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Motamed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2016F153" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350065v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.030" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheuz Budnik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170493v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dyab" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147903v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Schwartz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289140v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_24" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulu Gebreegziabher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289158v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404804" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350113v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150044v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luong Quang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350092v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Demir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Cataltepe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Ekmekci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Luong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003944v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953719v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020180v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ping Tan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055704v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budnik Mateusz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002927v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002924v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350121v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Mirkin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110393v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hadj Salah" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002922v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055576v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tien Ping" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953774v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953775v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kobzar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953773v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953089v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953088v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-380" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ghulam Abbas Malik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattcharyya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953748v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767383v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.119" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954048v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959251v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-344" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954211v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Azouzi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Luong Ngoc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954050v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebreegziabher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Naranjo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsico" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954197v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954191v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954199v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953816v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954192v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959145v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959144v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959143v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959159v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763540v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2011.5972553" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959160v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959158v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Abate" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959156v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959152v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959157v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959151v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiong" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959169v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959180v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereysethy Touch" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456901v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afli Haithem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchon Herv&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potet. Marion" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959195v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959173v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattacharyya" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959190v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheung-Chi Leung" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959181v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959196v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959191v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959179v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959178v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959193v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959170v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455704v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954025v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953855v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959208v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953858v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959225v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stuker" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Waibel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002165v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957420v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331065v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aboutabit" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331035v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266694v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266052v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-280" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330691v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261527v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660100" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365247v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Senechal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simand" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#232;s" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953915v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000739v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953929v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307992v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Quenot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mararu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayache" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charhad" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392377v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953934v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326412v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Lavie" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianesi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Burger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Gates" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326403v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldano Cattoni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Costantini" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326408v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonough" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Soltau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326165v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bergamini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326168v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helme" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326171v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lamy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326150v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088829v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102831v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094763v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015501v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095256v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tien Le" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088818v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Q Luong" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094756v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094767v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088892v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094743v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150048v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Minker" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959237v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070478v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dediu Adrian-Horia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Vide Carlos" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477475v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477951v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Yusuf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455113v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131931v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633254v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Khandelwal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633286v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-besacier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-9125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079377017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Villavicencio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-020-09254-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Scharenborg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Black" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hasegawa-Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2973896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zennaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tien Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-018-9218-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Quang Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1351324917000080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2723-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Cucu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Buzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Burileanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2367822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Karpov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schultz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.05.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDBT3K6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.07.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.17.1.37-60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Ping Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0377-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0BLH6PC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Okabe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lupo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zae Myung Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilina Nikoulina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zae Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyeop Kang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-main.16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhan Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatao Gu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784776v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kapoor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nga Cao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Pal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerin Philip" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gall&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Ferrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bird" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962195v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1241" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Renders" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.iwslt-1.2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343206v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851612v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Larsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461545" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461761" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790879v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lekakou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L&#246;ser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshmashree B Kantharaju" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3243012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli He" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Quan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zukerman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710043v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-No&#235;l Kouarata" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863293v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benjumea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818092v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1308" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592091v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580877v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouzidi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Benzeghiba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580881v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664586v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Nga Cao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Agn&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502146v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580879v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428027v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian St&#252;ker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khodabakhsh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenk Demiroglu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2016-21" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350071v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472743" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Zennaki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350045v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350119v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-886" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350124v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374205v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350062v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350050v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Million Meshesha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408087v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436788v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frejus Adissa Akintola Laleye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne C Ezin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Motamed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2016F153" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350065v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.030" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170513v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheuz Budnik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170493v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dyab" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Schwartz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289140v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_24" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulu Gebreegziabher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150044v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luong Quang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404804" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350113v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350092v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Demir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Cataltepe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Ekmekci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Luong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003944v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953719v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020180v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ping Tan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002924v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budnik Mateusz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002927v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350121v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Mirkin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110393v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hadj Salah" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002922v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055576v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tien Ping" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953775v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kobzar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953089v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953749v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953088v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-380" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ghulam Abbas Malik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattcharyya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953748v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767383v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.119" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954048v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959251v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767427v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-344" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954211v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Azouzi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Luong Ngoc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954050v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebreegziabher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Naranjo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsico" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954191v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954199v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954197v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954192v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953816v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959160v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959145v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959144v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959159v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959143v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763540v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2011.5972553" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959158v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Abate" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959156v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959152v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959157v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959151v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiong" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456901v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afli Haithem" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchon Herv&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potet. Marion" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959195v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959173v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattacharyya" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959169v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959180v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959172v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereysethy Touch" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959190v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheung-Chi Leung" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959178v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959179v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959191v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959196v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959181v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959193v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959170v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954025v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455704v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953855v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959208v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953858v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959225v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stuker" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Waibel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002165v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957420v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331065v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aboutabit" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331035v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266694v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266052v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-280" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330691v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261527v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660100" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953915v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365247v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Senechal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simand" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#232;s" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000739v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953929v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307992v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Quenot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mararu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayache" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charhad" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392377v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953934v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326412v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Lavie" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianesi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Burger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Gates" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326403v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldano Cattoni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Costantini" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326408v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonough" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Soltau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326165v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bergamini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326168v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helme" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326171v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lamy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326150v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088829v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102831v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094763v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095256v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tien Le" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015501v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088818v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Q Luong" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094756v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094767v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088892v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094743v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150048v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Minker" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959237v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070478v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dediu Adrian-Horia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Vide Carlos" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477475v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477951v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Yusuf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455113v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131931v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633286v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633254v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Khandelwal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>