--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1290,571 +1290,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic speech recognition for under-resourced languages: A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Propositions to Improve the Prediction Capability of Word Confidence Estimation for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tanja Schultz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 56 - Special Issue on Processing Under-Resourced Languages, pp.85-100</w:t>
+              <w:t xml:space="preserve">Journal of Computer Science and Communication Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953644v1</w:t>
+                <w:t xml:space="preserve">hal-01002931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Propositions to Improve the Prediction Capability of Word Confidence Estimation for Machine Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic speech recognition for under-resourced languages: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Science and Communication Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2013.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002931v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT-Based ASR Domain Adaptation Methods for Under- Resourced Languages: Application to Romanian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andi Buzo</w:t>
+                <w:t xml:space="preserve">Using different acoustic, lexical and language modeling units for ASR of an under-resourced language - Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Tachbelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Processing Under-Resourced Languages, 56, pp.195-212. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Vol. 56 - Special Issue on Processing Under-Resourced Languages, pp.181-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2013.05.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00953643v1</w:t>
+                <w:t xml:space="preserve">hal-00953640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic speech recognition for under-resourced languages: A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMT-Based ASR Domain Adaptation Methods for Under- Resourced Languages: Application to Romanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Cucu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Buzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tanja Schultz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56, pp.85-100. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Processing Under-Resourced Languages, 56, pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2013.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04925128v1</w:t>
+                <w:t xml:space="preserve">hal-00953643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using different acoustic, lexical and language modeling units for ASR of an under-resourced language - Amharic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic speech recognition for under-resourced languages: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vol. 56 - Special Issue on Processing Under-Resourced Languages, pp.181-194</w:t>
+              <w:t xml:space="preserve">, 2014, vol. 56 - Special Issue on Processing Under-Resourced Languages, pp.85-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953640v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommage non supervisé des personnes dans les émissions de télévision. Utilisation des noms écrits, des noms prononcés ou des deux ?</w:t>
               </w:r>
@@ -2244,51 +2244,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based search in multilingual audiovisual documents using the International Phonetic Alphabet</w:t>
+                <w:t xml:space="preserve">Recherche par le contenu dans des documents audiovisuels multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Ping Tan</w:t>
@@ -2323,118 +2323,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.229-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953696v1</w:t>
+                <w:t xml:space="preserve">hal-00953796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche par le contenu dans des documents audiovisuels multilingues</w:t>
+                <w:t xml:space="preserve">Content-based search in multilingual audiovisual documents using the International Phonetic Alphabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Ping Tan</w:t>
@@ -2469,73 +2448,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (1), pp.123-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-009-0377-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953796v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition for Under-Resourced Languages: Application to Vietnamese Language</w:t>
               </w:r>
@@ -3265,476 +3265,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly Supervised Word Segmentation for Computational Language Documentation</w:t>
+                <w:t xml:space="preserve">ASR-Generated Text for Language Model Pre-training Applied to Speech Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Okabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Yvon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, May 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Interspeech 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679416v1</w:t>
+                <w:t xml:space="preserve">hal-03770506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR-Generated Text for Language Model Pre-training Applied to Speech Tasks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weakly Supervised Word Segmentation for Computational Language Documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Favre</w:t>
+                <w:t xml:space="preserve">Shu Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Camelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, May 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770506v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused Concatenation for Context-Aware Neural Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using ASR-Generated Text for Spoken Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pelloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Lupo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of BigScience Episode #5 -- Workshop on Challenges &amp; Perspectives in Creating Large Language Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, virtual+Dublin, France. pp.17-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.bigscience-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930344v1</w:t>
+                <w:t xml:space="preserve">hal-03770460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ASR-Generated Text for Spoken Language Modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focused Concatenation for Context-Aware Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lorenzo Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of BigScience Episode #5 -- Workshop on Challenges &amp; Perspectives in Creating Large Language Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, United Arab Emirates. pp.830-842</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770460v1</w:t>
+                <w:t xml:space="preserve">hal-03930344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BERT, can HE predict contrastive focus? Predicting and controlling prominence in neural TTS using a language model</w:t>
               </w:r>
@@ -3837,64 +3837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide and Rule: Effective Pre-Training for Context-Aware Multi-Encoder Translation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3935,895 +3935,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Multilingual Neural Machine Translation Models Contain Language Pair Specific Attention Heads?</w:t>
+                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zae Myung Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Solène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilina Nikoulina</w:t>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Schwab</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of ACL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bangkok (virtual), Thailand</w:t>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299010v1</w:t>
+                <w:t xml:space="preserve">hal-03407172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Agnostic and Task Specific Self-Supervised Learning from Speech with LeBenchmark</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Mdhaffar</w:t>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems ( NeurIPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on-line, United States</w:t>
+              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407172v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03030529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing Cross-Lingual Discourse Relations in Multilingual TED Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+                <w:t xml:space="preserve">Zae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+                <w:t xml:space="preserve">Vassilina Nikoulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Foley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dongyeop Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CODI 2021: 2nd Workshop on Computational Approaches to Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.codi-main.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03030529v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Impact of Encoding and Segmentation Strategies on End-to-End Simultaneous Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERSPEECH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372802v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Cross-Lingual Discourse Relations in Multilingual TED Corpora</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lightweight Adapter Tuning for Multilingual Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiatao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODI 2021: 2nd Workshop on Computational Approaches to Discourse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Joint Conference of the 59th Annual Meeting of the Association for Computational Linguistics and the 11th International Joint Conference on Natural Language Processing (ACL-IJCNLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bangkok (Virtual), Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.codi-main.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03642341v1</w:t>
+                <w:t xml:space="preserve">hal-03294912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Encoding and Segmentation Strategies on End-to-End Simultaneous Speech Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+                <w:t xml:space="preserve">Alternate Endings: Improving Prosody for Incremental Neural TTS with Predicted Future Text Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3865-3869, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372487v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Adapter Tuning for Multilingual Speech Translation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Multilingual Neural Machine Translation Models Contain Language Pair Specific Attention Heads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiatao Gu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Zae Myung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilina Nikoulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Joint Conference of the 59th Annual Meeting of the Association for Computational Linguistics and the 11th International Joint Conference on Natural Language Processing (ACL-IJCNLP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bangkok (Virtual), Thailand</w:t>
+              <w:t xml:space="preserve">Findings of ACL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bangkok (virtual), Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294912v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,1296 +5006,1296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlauBERT : des modèles de langue contextualisés pré-entraînés pour le français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hang Le</w:t>
+                <w:t xml:space="preserve">A Data-Efficient End-to-End Spoken Language Understanding Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vial</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikita Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.268-278</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcellone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784776v3</w:t>
+                <w:t xml:space="preserve">hal-03094850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'évaluation en ASR et biais de performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Investigating Language Impact in Bilingual Approaches for Computational Language Documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">SLTU-CCURL workshop, LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750220v3</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Efficient End-to-End Spoken Language Understanding Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+                <w:t xml:space="preserve">ConfNet2Seq: Full Length Answer Generation from Spoken Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaishali Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Shrivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcellone, Spain</w:t>
+              <w:t xml:space="preserve">Text, Speech and Dialogue (TSD) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094850v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William N Havard</w:t>
+                <w:t xml:space="preserve">Représentation du genre dans des données open source de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.244-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962275v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798544v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2020: Discovering discrete subword and word units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolingual Adapters for Zero-Shot Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerin Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Dunbar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shangai / Virtual, China</w:t>
+              <w:t xml:space="preserve">EMNLP (Empirical Methods for Natural Language Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962224v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Versus Offline NMT Quality: An In-depth Analysis on English–German and German–English</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catplayinginthesnow: Impact of Prior Segmentation on a Model of Visually Grounded Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2020 - 28th International Conference on Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Natural Language Learning (CoNLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991539v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-decoder Transformer for Joint Automatic Speech Recognition and Multilingual Speech Translation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2020: Discovering discrete subword and word units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Nga Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2020 (long paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t>
+              <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shangai / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991564v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Language Impact in Bilingual Approaches for Computational Language Documentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Online Versus Offline NMT Quality: An In-depth Analysis on English–German and German–English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Elbayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ustaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Brunet-Manquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU-CCURL workshop, LREC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLING 2020 - 28th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Spain. pp.5047-5058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895907v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConfNet2Seq: Full Length Answer Generation from Spoken Questions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dual-decoder Transformer for Joint Automatic Speech Recognition and Multilingual Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiatao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text, Speech and Dialogue (TSD) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">COLING 2020 (long paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962279v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation du genre dans des données open source de parole</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FlauBERT : des modèles de langue contextualisés pré-entraînés pour le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.244-252</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.268-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798544v3</w:t>
+                <w:t xml:space="preserve">hal-02784776v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolingual Adapters for Zero-Shot Neural Machine Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+                <w:t xml:space="preserve">Pratiques d'évaluation en ASR et biais de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Gallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP (Empirical Methods for Natural Language Processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962247v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750220v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Self-supervised Pre-training for End-to-end Speech Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6333,64 +6333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Representation in Open Source Speech Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6454,51 +6454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahault Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,77 +6644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,77 +6769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Wait-k Models for Simultaneous Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Elbayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2020 - Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Shangai (Virtual Conf), China. pp.1461--1465, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6873,90 +6873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FlauBERT: Unsupervised Language Model Pre-training for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibril Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7115,77 +7115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ASR Ambiguity for Neural Dialogue State Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaishali Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Shrivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Renders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,64 +7236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-TRAC Consortium for End-to-End and Simultaneous Speech Translation Challenge Tasks at IWSLT 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Elbayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,571 +7364,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON-TRAC Consortium End-to-End Speech Translation Systems for the IWSLT 2019 Shared Task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Utterance Length in NMT-based Word Segmentation with Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352949v1</w:t>
+                <w:t xml:space="preserve">hal-02343206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Utterance Length in NMT-based Word Segmentation with Attention</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2019: TTS without T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Algayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Benjumea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">Interspeech 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343206v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Representation in French Broadcast Corpora and Its Impact on ASR Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+                <w:t xml:space="preserve">Empirical Evaluation of Sequence-to-Sequence Models for Word Discovery in Low-resource Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3347449.3357480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02899392v1</w:t>
+                <w:t xml:space="preserve">hal-02193867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2019: TTS without T</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Representation in French Broadcast Corpora and Its Impact on ASR Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahault Garnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 1st International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.3-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3347449.3357480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274112v1</w:t>
+                <w:t xml:space="preserve">halshs-02899392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evaluation of Sequence-to-Sequence Models for Word Discovery in Low-resource Settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON-TRAC Consortium End-to-End Speech Translation Systems for the IWSLT 2019 Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Ha Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193867v1</w:t>
+                <w:t xml:space="preserve">hal-02352949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Language Influence Documentation Workflow? Unsupervised Word Discovery Using Translations in Multiple Languages</w:t>
               </w:r>
@@ -8022,51 +8022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of Visually Grounded Speech Signal Pay Attention to Nouns: A Bilingual Experiment on English and Japanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8221,51 +8221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word Recognition, Competition, and Activation in a Model of Visually Grounded Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8312,90 +8312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIG system for the English-Czech Text Translation Task of IWSLT 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8427,1215 +8427,1215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Attention: 2D Convolutional Neural Networks for Sequence-to-Sequence Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Elbayad</w:t>
+                <w:t xml:space="preserve">A small Griko-Italian speech translation corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Anastasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Lekakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNLL 2018 - Conference on Computational Natural Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.97-107</w:t>
+              <w:t xml:space="preserve">6th international workshop on spoken language technologies for under-resourced languages(SLTU'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851612v3</w:t>
+                <w:t xml:space="preserve">hal-01962528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian models for unit discovery on a very low resource language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">Automatic Recognition of Affective Laughter in Spontaneous Dyadic Interactions from Audiovisual Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reshmashree B Kantharaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461545⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Multimodal Interaction (ICMI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulder, CO, United States. pp.220-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3242969.3243012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709589v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic unit discovery from multi-modal inputs in unwritten languages: Summary of the “Speaking rosetta” JSALT 2017 workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odette Scharenborg</w:t>
+                <w:t xml:space="preserve">Unsupervised Word Segmentation: does tone matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Löser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hanoï, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709578v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token-level and sequence-level loss smoothing for RNN language models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Pervasive Attention: 2D Convolutional Neural Networks for Sequence-to-Sequence Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Elbayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.2094-2103</w:t>
+              <w:t xml:space="preserve">CoNLL 2018 - Conference on Computational Natural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium. pp.97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790879v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851612v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small Griko-Italian speech translation corpus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Villavicencio</w:t>
+                <w:t xml:space="preserve">Bayesian models for unit discovery on a very low resource language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hasegawa-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international workshop on spoken language technologies for under-resourced languages(SLTU'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962528v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Word Segmentation: does tone matter ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Linguistic unit discovery from multi-modal inputs in unwritten languages: Summary of the “Speaking rosetta” JSALT 2017 workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Scharenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hasegawa-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Metze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.4979 - 4983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910756v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Recognition of Affective Laughter in Spontaneous Dyadic Interactions from Audiovisual Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ringeval</w:t>
+                <w:t xml:space="preserve">Token-level and sequence-level loss smoothing for RNN language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Elbayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Verbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimodal Interaction (ICMI 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.2094-2103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3242969.3243012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01994000v1</w:t>
+                <w:t xml:space="preserve">hal-01790879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Textual and Speech information in Dialogue Act Classification with Speaker Domain Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptor Grammars for the Linguist: Word Segmentation Experiments for Very Low-Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuanli He</w:t>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Quan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Zukerman</w:t>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Language Technology Association Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium. pp.32 - 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962571v1</w:t>
+                <w:t xml:space="preserve">hal-01910757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptor Grammars for the Linguist: Word Segmentation Experiments for Very Low-Resource Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">Parallel Corpora in Mboshi (Bantu C25, Congo-Brazzaville)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Noël Kouarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Research in Phonetics, Phonology, and Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910757v1</w:t>
+                <w:t xml:space="preserve">hal-01710043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Corpora in Mboshi (Bantu C25, Congo-Brazzaville)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Textual and Speech information in Dialogue Act Classification with Speaker Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanli He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Rialland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Hung Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy-Noël Kouarata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Ingrid Zukerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Australasian Language Technology Association Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dunedin, New Zealand. pp.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710043v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Learned Representations of a Deep ASR Performance Prediction Model</w:t>
               </w:r>
@@ -9876,51 +9876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Benjumea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9975,51 +9975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Automatic Speech Translation of Audiobooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10191,64 +10191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational language documentation: some results from the BULB project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ambouroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10303,103 +10303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Word Segmentation from Speech with Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2678-2682, </w:t>
@@ -10431,908 +10431,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unwritten Languages Demand Attention Too! Word Discovery with Encoder-Decoder Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">LIG-CRIStAL System for the WMT17 Automatic Post-Editing Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Villavicencio</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Second conference on machine translation (WMT17) during EMNLP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592091v1</w:t>
+                <w:t xml:space="preserve">hal-01580881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling ASR and MT Errors in Speech Translation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THE ZERO RESOURCE SPEECH CHALLENGE 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Nga Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Benjumea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT Summit 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580877v1</w:t>
+                <w:t xml:space="preserve">hal-01664586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des Mots Hors Vocabulaire pour la Traduction Automatique de Document OCRisés en Arabe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Nga Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Benjumea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Karadayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">ASRU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623072v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NMT and SMT systems: A study on uses and perceptions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+                <w:t xml:space="preserve">Machine Assisted Analysis of Vowel Length Contrasts in Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Conference Translating and the Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2138 - 2142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01970463v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG-CRIStAL System for the WMT17 Automatic Post-Editing Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Unwritten Languages Demand Attention Too! Word Discovery with Encoder-Decoder Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcely Zanon Boito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second conference on machine translation (WMT17) during EMNLP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580881v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ZERO RESOURCE SPEECH CHALLENGE 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewan Dunbar</w:t>
+                <w:t xml:space="preserve">Traitement des Mots Hors Vocabulaire pour la Traduction Automatique de Document OCRisés en Arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Nga Cao</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Faouzi Benzeghiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664586v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zero Resource Speech Challenge 2017</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling ASR and MT Errors in Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">MT Summit 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687504v1</w:t>
+                <w:t xml:space="preserve">hal-01580877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Assisted Analysis of Vowel Length Contrasts in Wolof</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+                <w:t xml:space="preserve">Evaluation of NMT and SMT systems: A study on uses and perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th Conference Translating and the Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580902v1</w:t>
+                <w:t xml:space="preserve">halshs-01970463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Word Discovery Using Attentional Encoder-Decoder Models</w:t>
               </w:r>
@@ -11439,51 +11439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Agnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11560,51 +11560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Valence, Spain. pp.415 - 421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11750,51 +11750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Agnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11826,2295 +11826,2295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Speech Recognition for African Languages with Vowel Length Contrast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+                <w:t xml:space="preserve">Word2Vec vs DBnary: Augmenting METEOR using Vector Representations or Lexical Resources?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLING 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANLP &amp; ICCL, Dec 2016, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350040v1</w:t>
+                <w:t xml:space="preserve">hal-01376948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word2Vec vs DBnary: Augmenting METEOR using Vector Representations or Lexical Resources?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Elloumi</w:t>
+                <w:t xml:space="preserve">Breaking the unwritten language barrier: the BULB project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+                <w:t xml:space="preserve">Sebastian Stüker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ambouroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SLTU-2016 5th Workshop on Spoken Language Technologies for Under-resourced languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yogyakarta, Indonesia. pp.8-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376948v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the unwritten language barrier: the BULB project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Odette Ambouroue</w:t>
+                <w:t xml:space="preserve">Listen and Translate: A Proof of Concept for End-to-End Speech-to-Text Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU-2016 5th Workshop on Spoken Language Technologies for Under-resourced languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIPS Workshop on end-to-end learning for speech and audio processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428027v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep complementary features for speaker identification in TV broadcast data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projection Interlingue d'Étiquettes pour l'Annotation Sémantique Non Supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Zennaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+                <w:t xml:space="preserve">Nasredine Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cenk Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey Workshop 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350068v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual, Multi-Style and Multi-Granularity Dataset for Cross-Language Textual Similarity Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Agnès</w:t>
+                <w:t xml:space="preserve">Speed perturbation and vowel duration modeling for ASR in Hausa and Wolof languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Schwab</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303135v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCR-aided person annotation and label propagation for speaker modeling in TV shows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+                <w:t xml:space="preserve">Collecting Resources in Sub-Saharan African Languages for Automatic Speech Recognition: a Case Study of Wolof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cenk Demiroglu</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Melese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Pascal Elingui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350071v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection Interlingue d'Étiquettes pour l'Annotation Sémantique Non Supervisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep complementary features for speaker identification in TV broadcast data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khodabakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othman Zennaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Cenk Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey Workshop 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2016-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350117v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listen and Translate: A Proof of Concept for End-to-End Speech-to-Text Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+                <w:t xml:space="preserve">A Multilingual, Multi-Style and Multi-Granularity Dataset for Cross-Language Textual Similarity Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Servan</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS Workshop on end-to-end learning for speech and audio processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">10th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408086v1</w:t>
+                <w:t xml:space="preserve">hal-01303135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting Resources in Sub-Saharan African Languages for Automatic Speech Recognition: a Case Study of Wolof</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+                <w:t xml:space="preserve">OCR-aided person annotation and label propagation for speaker modeling in TV shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Uriel Pascal Elingui</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khodabakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cenk Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICASSP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shangai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350037v1</w:t>
+                <w:t xml:space="preserve">hal-01350071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed perturbation and vowel duration modeling for ASR in Hausa and Wolof languages</w:t>
+                <w:t xml:space="preserve">Automatic Speech Recognition for African Languages with Vowel Length Contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Yogyakarta, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350057v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiVec: a Multilingual and Multilevel Representation Learning Toolkit for NLP</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">LREC 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335930v1</w:t>
+                <w:t xml:space="preserve">hal-01350096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word2Vec vs DBnary ou comment (ré)concilier représentations distribuées et réseaux lexico-sémantiques ? Le cas de l’évaluation en traduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte de parole pour l’étude des langues peu dotées ou en danger avec l’application mobile Lig-Aikuma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+                <w:t xml:space="preserve">MultiVec: a Multilingual and Multilevel Representation Learning Toolkit for NLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines (TALAF). JEP-TALN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">The 10th edition of the Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350045v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Experiments on Unsupervised Word Discovery in Mboshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States. pp.3539-3543, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CAMOMILE Collaborative Annotation Platform for Multi-modal, Multi-lingual and Multi-media Documents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Stefas</w:t>
+                <w:t xml:space="preserve">Collecte de parole pour l’étude des langues peu dotées ou en danger avec l’application mobile Lig-Aikuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Noël Kouarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1421-1425</w:t>
+              <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines (TALAF). JEP-TALN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350096v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative technologies for under-resourced language documentation: The BULB Project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odette Ambouroue</w:t>
+                <w:t xml:space="preserve">Inducing Multilingual Text Analysis Tools Using Bidirectional Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Zennaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CCURL 2016 - Collaboration and Computing for Under-Resourced Languages - LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">COLING 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANLP, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350124v1</w:t>
+                <w:t xml:space="preserve">hal-01374205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing Multilingual Text Analysis Tools Using Bidirectional Recurrent Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasredine Semmar</w:t>
+                <w:t xml:space="preserve">Amharic Speech Recognition for Speech Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Melese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Million Meshesha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANLP, Dec 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines (TALAF). JEP-TALN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374205v1</w:t>
+                <w:t xml:space="preserve">hal-01350050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG-AIKUMA: a Mobile App to Collect Parallel Speech for Under-Resourced Language Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Blachon</w:t>
+                <w:t xml:space="preserve">Better Evaluation of ASR in Speech Translation Context Using Word Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016 (short demo paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States. pp.381-382</w:t>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350062v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amharic Speech Recognition for Speech Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Melese</w:t>
+                <w:t xml:space="preserve">LIG-AIKUMA: a Mobile App to Collect Parallel Speech for Under-Resourced Language Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Noël Kouarata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traitement Automatique des Langues Africaines (TALAF). JEP-TALN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2016 (short demo paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States. pp.381-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350050v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Evaluation of ASR in Speech Translation Context Using Word Embeddings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Innovative technologies for under-resourced language documentation: The BULB Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ambouroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop CCURL 2016 - Collaboration and Computing for Under-Resourced Languages - LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350102v1</w:t>
+                <w:t xml:space="preserve">hal-01350124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint ASR and MT Features for Quality Estimation in Spoken Language Translation</w:t>
               </w:r>
@@ -14351,64 +14351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Noël Kouarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Spoken Language Technologies for Under-resourced Languages (SLTU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Yogyakarta, Indonesia. </w:t>
@@ -14440,735 +14440,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Technologies for African Languages: Example of a Multilingual Calculator for Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Resources from a Closely-related Language to Develop ASR for a Very Under-resourced Language: A Case Study for Iban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bretier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Dyab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
+              <w:t xml:space="preserve">Interspeech 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170505v1</w:t>
+                <w:t xml:space="preserve">hal-01170493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated translation of a literary work: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT Summit 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t>
+              <w:t xml:space="preserve">Fourth Workshop on Computational Linguistics for Literature - co-located with NAACL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350109v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Annotation for Person Identification in TV Shows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matheuz Budnik</w:t>
+                <w:t xml:space="preserve">Merging of Native and Non-native Speech for Low-resource Accented ASR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Ping Tan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing, SLSP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25789-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170513v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Resources from a Closely-related Language to Develop ASR for a Very Under-resourced Language: A Case Study for Iban</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+                <w:t xml:space="preserve">Collaborative Annotation for Person Identification in TV Shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheuz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170493v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated translation of a literary work: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METEOR For Multiple Target Languages Using DBnary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Computational Linguistics for Literature - co-located with NAACL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">MT Summit 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147903v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging of Native and Non-native Speech for Low-resource Accented ASR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speech Technologies for African Languages: Example of a Multilingual Calculator for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bagshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing, SLSP 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2015 (short demo paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289140v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des réseaux de neurones récurrents pour la projection interlingue d'étiquettes morpho-syntaxiques à partir d'un corpus parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Zennaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasredine Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15288,51 +15288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIG at MediaEval 2015 Multimodal Person Discovery in Broadcast TV Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahjat Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15340,51 +15340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khodabakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2015 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Wurzen, Germany</w:t>
@@ -15407,334 +15407,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de mesures de confiance pour améliorer le décodage en traduction de parole</w:t>
+                <w:t xml:space="preserve">Spoken language translation graphs re-decoding using automatic quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Luong Quang</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Scotsdale, AZ, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150044v1</w:t>
+                <w:t xml:space="preserve">hal-01289158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken language translation graphs re-decoding using automatic quality assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised and Lightly Supervised Part-of-Speech Tagging Using Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Zennaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasredine Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th Pacific Asia Conference on Language, Information and Computation (PACLIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shangai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289158v1</w:t>
+                <w:t xml:space="preserve">hal-01350113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised and Lightly Supervised Part-of-Speech Tagging Using Recurrent Neural Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de mesures de confiance pour améliorer le décodage en traduction de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luong Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Pacific Asia Conference on Language, Information and Computation (PACLIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Shangai, China</w:t>
+              <w:t xml:space="preserve">Traitement Automatique du Langage Naturel (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350113v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Active Learning For Video Annotation</w:t>
               </w:r>
@@ -15759,51 +15759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Cataltepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Ekmekci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15841,51 +15841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Source Toolkit for Word-level Confidence Estimation in Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tien Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16031,51 +16031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where the data are coming from?&amp;quot; Ethics, crowdsourcing and traceability for Big Data in Human Language Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16150,407 +16150,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Confidence Estimation for SMT N-best List Re-ranking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+                <w:t xml:space="preserve">Acoustic Model Merging Using Acoustic Models from Multilingual Speakers for Automatic Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Ping Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Workshop on Humans and Computer-assisted Translation (HaCaT) during EACL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Asian Language Processing (IALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Kuching, Sarawak, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953719v1</w:t>
+                <w:t xml:space="preserve">hal-01020180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Model Merging Using Acoustic Models from Multilingual Speakers for Automatic Speech Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Ping Tan</w:t>
+                <w:t xml:space="preserve">Construction faiblement supervisée d'un phonétiseur pour la langue Iban à partir de ressources en Malais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Asian Language Processing (IALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Kuching, Sarawak, Malaysia</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020180v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction faiblement supervisée d'un phonétiseur pour la langue Iban à partir de ressources en Malais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+                <w:t xml:space="preserve">LIG System for Word Level QE task at WMT14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Workshop on Machine Translation (WMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002921v1</w:t>
+                <w:t xml:space="preserve">hal-01002924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG System for Word Level QE task at WMT14</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+                <w:t xml:space="preserve">Automatic propagation of manual annotations for multimodal person identification in TV shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Translation (WMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002924v1</w:t>
+                <w:t xml:space="preserve">hal-01002927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Selection with Label Propagation for Minimizing Human Effort in Speaker Annotation of TV Shows</w:t>
               </w:r>
@@ -16638,666 +16651,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic propagation of manual annotations for multimodal person identification in TV shows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Poignant</w:t>
+                <w:t xml:space="preserve">Word Confidence Estimation for SMT N-best List Re-ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Klagenfurt, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Humans and Computer-assisted Translation (HaCaT) during EACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002927v1</w:t>
+                <w:t xml:space="preserve">hal-00953719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Selection for Compact Adapted SMT Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RecordMe: A Smartphone Application for Experimental Collections of Large Amount of Data Respecting Volunteer's Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shachar Mirkin</w:t>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Tassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Conference of the Association for Machine Translation in the Americas (AMTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">UCAmI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Belfast, United Kingdom. pp.345--348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350121v1</w:t>
+                <w:t xml:space="preserve">hal-01071484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word confidence estimation for speech translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">USING MALAY RESOURCES TO BOOTSTRAP ASR FOR A VERY UNDER-RESOURCED LANGUAGE: IBAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marwa Hadj Salah</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">SLTU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110393v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING MALAY RESOURCES TO BOOTSTRAP ASR FOR A VERY UNDER-RESOURCED LANGUAGE: IBAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Samson Juan</w:t>
+                <w:t xml:space="preserve">Data Selection for Compact Adapted SMT Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shachar Mirkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Eleventh Conference of the Association for Machine Translation in the Americas (AMTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002920v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Two-Pass Decoder for SMT Using Word Confidence Estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Word confidence estimation for speech translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Hadj Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Machine Translation (EAMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002922v1</w:t>
+                <w:t xml:space="preserve">hal-01110393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RecordMe: A Smartphone Application for Experimental Collections of Large Amount of Data Respecting Volunteer's Privacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">An Efficient Two-Pass Decoder for SMT Using Word Confidence Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Quang Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Tassart</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAmI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Belfast, United Kingdom. pp.345--348</w:t>
+              <w:t xml:space="preserve">European Association for Machine Translation (EAMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071484v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using closely-related language to build an ASR for a very under-resourced language: Iban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17355,830 +17355,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How hard is it to automatically translate phrasal verbs from English to French?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ramisch</w:t>
+                <w:t xml:space="preserve">Approches statistiques discriminantes pour l'interprétation sémantique multilingue de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kobzar</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT Summit 2013 Workshop on Multi-word Units in Machine Translation and Translation Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nice, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">TALN 2013, papier long (oral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953775v1</w:t>
+                <w:t xml:space="preserve">hal-00953745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG System for WMT13 QE Task: Investigating the Usefulness of Features in Word Confidence Estimation for MT</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sofia, Bulgaria. pp.386-391</w:t>
+              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953773v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of written names for unsupervised speakers identification in videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+                <w:t xml:space="preserve">Vers un décodage guidé pour la traduction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia, SLAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp.84-89</w:t>
+              <w:t xml:space="preserve">TALN 2013,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953089v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques discriminantes pour l'interprétation sémantique multilingue de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+                <w:t xml:space="preserve">Word Confidence Estimation and its Integration in Sentence Quality Estimation for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2013, papier long (oral)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the fifth international conference on knowledge and systems engineering (KSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hanoi, Vietnam. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953745v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Confidence Estimation and its Integration in Sentence Quality Estimation for Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+                <w:t xml:space="preserve">Generalization of discriminative approaches for speech language understanding in a multilingual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the fifth international conference on knowledge and systems engineering (KSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hanoi, Vietnam. pp.x-x</w:t>
+              <w:t xml:space="preserve">International COnférence on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tarragonna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953774v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of discriminative approaches for speech language understanding in a multilingual context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+                <w:t xml:space="preserve">Towards a better integration of written names for unsupervised speakers identification in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International COnférence on Statistical Language and Speech Processing (SLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Tarragonna, Spain</w:t>
+              <w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia, SLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp.84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953747v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un décodage guidé pour la traduction automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">How hard is it to automatically translate phrasal verbs from English to French?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kobzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2013,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
+              <w:t xml:space="preserve">MT Summit 2013 Workshop on Multi-word Units in Machine Translation and Translation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nice, France. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953749v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCompere @ REPERE 2013</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIG System for WMT13 QE Task: Investigating the Usefulness of Features in Word Confidence Estimation for MT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAM 2013 - First Workshop on Speech, Language and Audio for Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.49-54</w:t>
+              <w:t xml:space="preserve"> 8th Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sofia, Bulgaria. pp.386-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949320v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised naming of speakers in broadcast TV: using written names, pronounced names or both ?</w:t>
               </w:r>
@@ -18294,51 +18294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Bootstrapping of Grapheme to Phoneme System for Under-resourced Languages - Application to the Iban Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18893,675 +18893,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments of Swahili resources for an automatic speech recognition system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Tapaswi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU - Workshop on Spoken Language Technologies for Under-Resourced Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Firenze, Italy. pp.385-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33885-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954048v1</w:t>
+                <w:t xml:space="preserve">hal-00722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-disciplinary approach for processing under-resourced languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Speaker Identification using Overlaid Texts in TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Asian Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2012 - Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, OR, United States. pp.2650-2653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959251v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Speech, Faces and Text for Person Identification in TV Broadcast</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developments of Swahili resources for an automatic speech recognition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2012 - 12th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SLTU - Workshop on Spoken Language Technologies for Under-Resourced Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cape-Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722884v1</w:t>
+                <w:t xml:space="preserve">hal-00954048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Speaker Identification using Overlaid Texts in TV Broadcast</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-disciplinary approach for processing under-resourced languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012 - Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Asian Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hanoi (Vietnam), pp.x-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00767427v1</w:t>
+                <w:t xml:space="preserve">hal-00959251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable-Based and Hybrid Acoustic Models for Amharic Speech Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
+                <w:t xml:space="preserve">Collection of a Large Database of French-English SMT Output Corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU - Workshop on Spoken Language Technologies for Under-Resourced Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cape-Town, South Africa</w:t>
+              <w:t xml:space="preserve">LREC (8th International Conference on Language Resources and Evaluation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istambul, Turkey. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954042v1</w:t>
+                <w:t xml:space="preserve">hal-00953814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection of a Large Database of French-English SMT Output Corrections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+                <w:t xml:space="preserve">Syllable-Based and Hybrid Acoustic Models for Amharic Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Tachbelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC (8th International Conference on Language Resources and Evaluation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istambul, Turkey. pp.x-x</w:t>
+              <w:t xml:space="preserve">SLTU - Workshop on Spoken Language Technologies for Under-Resourced Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cape-Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953814v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIG English to French Machine Translation System for IWSLT 2012</w:t>
               </w:r>
@@ -19845,51 +19845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Malay Speech Recognition for Different Speaker Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samson Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19934,267 +19934,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances de modèles de langage sub-lexicale pour des langues peu-dotées à morphologie riche (Performance analysis of sub-word language modeling for under-resourced languages with rich morphology: case study on Swahili and Amharic) [in Fren</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
+                <w:t xml:space="preserve">ASR Domain Adaptation Methods for Low-Resourced Languages: Application to Romanian Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Buzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.53--62</w:t>
+              <w:t xml:space="preserve">EUSIPCO'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bucarest, Romania. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954191v1</w:t>
+                <w:t xml:space="preserve">hal-00954197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR DOMAIN ADAPTATION METHODS FOR LOW-RESOURCED LANGUAGES: APPLICATION TO ROMANIAN LANGUAGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Horia Cucu</w:t>
+                <w:t xml:space="preserve">Analyse des performances de modèles de langage sub-lexicale pour des langues peu-dotées à morphologie riche (Performance analysis of sub-word language modeling for under-resourced languages with rich morphology: case study on Swahili and Amharic) [in Fren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andi Buzo</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bucarest, Romania. pp.x-x</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Atelier TALAf 2012: Traitement Automatique des Langues Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.53--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954199v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASR Domain Adaptation Methods for Low-Resourced Languages: Application to Romanian Language</w:t>
+                <w:t xml:space="preserve">ASR DOMAIN ADAPTATION METHODS FOR LOW-RESOURCED LANGUAGES: APPLICATION TO ROMANIAN LANGUAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
@@ -20212,129 +20212,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andi Buzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'2012</w:t>
+              <w:t xml:space="preserve">Eusipco 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bucarest, Romania. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954197v1</w:t>
+                <w:t xml:space="preserve">hal-00954199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de ressources en swahili pour un sytème de reconnaisance automatique de la parole (Developments of Swahili resources for an automatic speech recognition system) [in French]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.633--640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20353,699 +20353,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+                <w:t xml:space="preserve">Towards a Better Understanding of Statistical Post-Edition Usefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
+              <w:t xml:space="preserve">In proceedings of the 9th International Workshop on Spoken Language Translation (IWSLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, pp.33--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194257v1</w:t>
+                <w:t xml:space="preserve">hal-00953816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better Understanding of Statistical Post-Edition Usefulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Potet</w:t>
+                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 9th International Workshop on Spoken Language Translation (IWSLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, pp.33--50</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953816v1</w:t>
+                <w:t xml:space="preserve">hal-01194257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATING THE ROLE OF MACHINE TRANSLATED TEXT IN ASR DOMAIN ADAPTATION: UNSUPERVISED AND SEMI-SUPERVISED METHODS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Horia Cucu</w:t>
+                <w:t xml:space="preserve">Mining Parallel Data from Comparable Corpora via Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andi Buzo</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ASRU'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hawa\ ı, United States. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Conference on Asian Language Processing, IALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penang, Malaysia. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959160v1</w:t>
+                <w:t xml:space="preserve">hal-00959145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Parallel Data from Comparable Corpora via Triangulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+                <w:t xml:space="preserve">LIG English-French Spoken Language Translation System for IWSLT 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Asian Language Processing, IALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Penang, Malaysia. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959145v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG English-French Spoken Language Translation System for IWSLT 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+                <w:t xml:space="preserve">Text Detection and Recognition for Person Identification in Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMI 2011 - Internationnal Workshop on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Madrid, Spain. pp.245-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2011.5972553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959144v1</w:t>
+                <w:t xml:space="preserve">hal-00763540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Automatic Speech Recognition for Romanian by Using Machine Translated and Web-based Text Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21087,368 +21096,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECOM'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Kazan, Russia, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIGA machine translation system for WMT 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2011 SIXTH WORKSHOP ON STATISTICAL MACHINE TRANSLATION </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Edinburgh United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Detection and Recognition for Person Identification in Video</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+                <w:t xml:space="preserve">INVESTIGATING THE ROLE OF MACHINE TRANSLATED TEXT IN ASR DOMAIN ADAPTATION: UNSUPERVISED AND SEMI-SUPERVISED METHODS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Cucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Buzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI 2011 - Internationnal Workshop on Content-Based Multimedia Indexing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ASRU'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hawa\ ı, United States. pp.x-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2011.5972553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00763540v1</w:t>
+                <w:t xml:space="preserve">hal-00959160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of crowdsourcing transcriptions for African languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Florence, Italy. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21467,217 +21467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-of-Speech Tagging for Under-Resourced and Morphologically Rich Languages - The Case of Amharic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Comparison of Syllable and Triphone Based Speech Recognition For Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Tachbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Language Technologies for Development (HLTD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Alexandrie, Egypt. pp.x-x</w:t>
+              <w:t xml:space="preserve">Language Technology COnference (LTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poznan, Poland. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959156v1</w:t>
+                <w:t xml:space="preserve">hal-00959148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Syllable and Triphone Based Speech Recognition For Amharic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Part-of-Speech Tagging for Under-Resourced and Morphologically Rich Languages - The Case of Amharic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Tachbelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Technology COnference (LTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Poznan, Poland. pp.x-x</w:t>
+              <w:t xml:space="preserve">Human Language Technologies for Development (HLTD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Alexandrie, Egypt. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959148v1</w:t>
+                <w:t xml:space="preserve">hal-00959156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Stochastic Understanding and Machine Translation Systems for Language Portability of Dialogue Systems</w:t>
               </w:r>
@@ -21853,90 +21853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of crowdsourcing transcriptions for African languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language Technologies for Development (HLTD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Alexandrie, Egypt. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21955,260 +21955,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Modulation Features for Robust Nonnative Speech Accent Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao Xiong</w:t>
+                <w:t xml:space="preserve">Preliminary Experiments on Using Users' Post-Editions to Enhance a SMT System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Florence, Italy. pp.x-x</w:t>
+              <w:t xml:space="preserve">EAMT (European Association for Machine Translation) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Leuven, Belgium. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959151v1</w:t>
+                <w:t xml:space="preserve">hal-00959142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Experiments on Using Users' Post-Editions to Enhance a SMT System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Esperança-Rodier</w:t>
+                <w:t xml:space="preserve">Speech Modulation Features for Robust Nonnative Speech Accent Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sethserey Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAMT (European Association for Machine Translation) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Leuven, Belgium. pp.x-x</w:t>
+              <w:t xml:space="preserve">Interspeech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florence, Italy. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959142v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et combinaison d'approches pour la portabilité vers une nouvelle langue d'un système de compréhension de l'oral</w:t>
               </w:r>
@@ -22283,757 +22283,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG Statistical Machine Translation Systems for IWSLT 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LIG machine translation system for WMT 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Potet. Marion</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceedings ACL Workshop on Machine Translation (WMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Upsala, Sweden. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456901v1</w:t>
+                <w:t xml:space="preserve">hal-00959169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Arabic Dialects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+                <w:t xml:space="preserve">VOICE AIDED INPUT FOR PHRASE SELECTION USING A LOW LEVEL ASR APPROACH - APPLICATION TO FRENCH AND KHMER PHRASEBOOKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sereysethy Touch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th edition of the Language Resources and Evaluation Conference (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Malta. pp.x-x</w:t>
+              <w:t xml:space="preserve">2d Workshop on Spoken Languages Technologies for Under-Resourced Languages (SLTU 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Penang, Malaysia. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959195v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Translation Problems - a case study of Scriptural Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ghulam Abbas Malik</w:t>
+                <w:t xml:space="preserve">Apprentissage non supervisé pour la traduction automatique : application à un couple de langues peu doté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pushpak Bhattacharyya</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TALN 2010, short paper</w:t>
+              <w:t xml:space="preserve">Conférence TALN 2010, long paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959173v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIG machine translation system for WMT 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Potet</w:t>
+                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ACL Workshop on Machine Translation (WMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Upsala, Sweden. pp.x-x</w:t>
+              <w:t xml:space="preserve">Laphon 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959169v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIG Statistical Machine Translation Systems for IWSLT 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afli Haithem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchon Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potet. Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laphon 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New Mexico (US), United States. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621858v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage non supervisé pour la traduction automatique : application à un couple de langues peu doté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+                <w:t xml:space="preserve">Automatic Identification of Arabic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TALN 2010, long paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.x-x</w:t>
+              <w:t xml:space="preserve">The 7th edition of the Language Resources and Evaluation Conference (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Malta. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959180v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOICE AIDED INPUT FOR PHRASE SELECTION USING A LOW LEVEL ASR APPROACH - APPLICATION TO FRENCH AND KHMER PHRASEBOOKS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak Translation Problems - a case study of Scriptural Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ghulam Abbas Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sereysethy Touch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Boitet</w:t>
+                <w:t xml:space="preserve">Pushpak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Workshop on Spoken Languages Technologies for Under-Resourced Languages (SLTU 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Penang, Malaysia. pp.x-x</w:t>
+              <w:t xml:space="preserve">Conférence TALN 2010, short paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Canada. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959172v1</w:t>
+                <w:t xml:space="preserve">hal-00959173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTONOMOUS ACOUSTIC MODEL ADAPTATION FOR MULTILINGUAL MEETING TRANSCRIPTION INVOLVING HIGH- AND LOW-RESOURCED LANGUAGES</w:t>
               </w:r>
@@ -23140,90 +23140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using automatic speech recognition for phonological purposes: Study of Vowel Lenght in Punu (Bantu B40)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laphon 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, New Mexico (US), pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23324,233 +23324,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNSUPERVISED SMT FOR A LOW-RESOURCED LANGUAGE PAIR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">Improved Vietnamese-French Parallel Corpus Mining Using English Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d Workshop on Spoken Languages Technologies for Under-Resourced Languages (SLTU 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Penang, Malaysia. pp.x-x</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959178v1</w:t>
+                <w:t xml:space="preserve">hal-00959181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Unsupervised Approach for Mining Parallel Data from Comparable Corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+                <w:t xml:space="preserve">The PI Project : Spoken Language Technologies for p-languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COnference on Machine Translation (EAMT) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint-Raphael, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">African HLT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Djibouti. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959179v1</w:t>
+                <w:t xml:space="preserve">hal-00959196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Acoustic Model Adaptation for Multi-Origin Non Native ASR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23579,247 +23579,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Makuhari, Tokyo, Japan. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PI Project : Spoken Language Technologies for p-languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nocera</w:t>
+                <w:t xml:space="preserve">A Fully Unsupervised Approach for Mining Parallel Data from Comparable Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African HLT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Djibouti. pp.x-x</w:t>
+              <w:t xml:space="preserve">European COnference on Machine Translation (EAMT) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint-Raphael, France. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959196v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Vietnamese-French Parallel Corpus Mining Using English Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">UNSUPERVISED SMT FOR A LOW-RESOURCED LANGUAGE PAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, pp.x-x</w:t>
+              <w:t xml:space="preserve">2d Workshop on Spoken Languages Technologies for Under-Resourced Languages (SLTU 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Penang, Malaysia. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959181v1</w:t>
+                <w:t xml:space="preserve">hal-00959178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating multiple approaches for SLU portability to a new language</w:t>
               </w:r>
@@ -23900,51 +23900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting N-gram Coverage for Unsegmented Languages Using Multiple Text Segmentation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solomon Teferra Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24021,77 +24021,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Afli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spoken Language Translation IWSLT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24110,290 +24110,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche par le contenu dans des documents audiovisuels multilingues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tien-Ping Tan</w:t>
+                <w:t xml:space="preserve">Mining a Comparable Text Corpus for a Vietnamese-French Statistical Machine Translation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Giens, France. pp.67-82</w:t>
+              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation, March 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954025v1</w:t>
+                <w:t xml:space="preserve">hal-00959204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIG approach for IWSLT09 : Using Multiple Morphological Segmenters for Spoken Language Translation of Arabic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bougares</w:t>
+                <w:t xml:space="preserve">Segmentation multiple d'un flux de données textuelles pour la modélisation statistique du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tokyo, Unknown Region</w:t>
+              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455704v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation multiple d'un flux de données textuelles pour la modélisation statistique du langage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
+                <w:t xml:space="preserve">Exploitation d'un corpus bilingue comparable pour la création d'un système de traduction probabiliste Vietnamien - Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24408,662 +24430,640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959203v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation d'un corpus bilingue comparable pour la création d'un système de traduction probabiliste Vietnamien - Français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Ngoc Diep Do</w:t>
+                <w:t xml:space="preserve">Mining a comparable text corpus for a Vietnamese - French statistical machine translation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2009, Senlis, 24-26 juin 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Athens, Greece. pp.165 - 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/1626431.1626466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959202v1</w:t>
+                <w:t xml:space="preserve">hal-01393602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining a comparable text corpus for a Vietnamese - French statistical machine translation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
+                <w:t xml:space="preserve">Recherche par le contenu dans des documents audiovisuels multilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Ping Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la conférence CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Giens, France. pp.67-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3115/1626431.1626466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393602v1</w:t>
+                <w:t xml:space="preserve">hal-00954025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining a Comparable Text Corpus for a Vietnamese-French Statistical Machine Translation System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">LIG approach for IWSLT09 : Using Multiple Morphological Segmenters for Spoken Language Translation of Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Workshop on Statistical Machine Translation, March 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.x-x</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Language Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tokyo, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959204v1</w:t>
+                <w:t xml:space="preserve">hal-01455704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Text Segmentation for Statistical Language Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sopheap Seng</w:t>
+                <w:t xml:space="preserve">Content-Based Search in Multilingual Audiovisual Documents using the International Phonetic Alphabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Ping Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2663-2666</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Content-Based Multimedia Indexing (CBMI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Chania, Crete. 3-5 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393605v1</w:t>
+                <w:t xml:space="preserve">hal-00953855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-Based Search in Multilingual Audiovisual Documents using the International Phonetic Alphabet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+                <w:t xml:space="preserve">Multiple Text Segmentation for Statistical Language Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Content-Based Multimedia Indexing (CBMI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Chania, Crete. 3-5 June 2009</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2663-2666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953855v1</w:t>
+                <w:t xml:space="preserve">hal-01393605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIG approach for IWSLT09: using multiple morphological segmenters for spoken language translation of Arabic</w:t>
               </w:r>
@@ -25075,51 +25075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop on Spoken Language Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tokyo, Japan. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25373,51 +25373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint conference of the 47th Annual Meeting of the Association of Computational Linguistics and the 4th International Joint Conference on Natural Language Processing of the Asian Federation of NLP ACL/IJCNLP Workshop on Named Entities (NEWS-09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Manchester, United Kingdom. pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25481,51 +25481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25602,64 +25602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ngoc-Diep Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first International Workshop on Spoken Languages Technologies for Under-resourced languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25868,373 +25868,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature adaptation of hearing-impaired lip shapes: the vowel case in the Cued Speech context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">First Broadcast News Transcription System for Khmer Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sethserey Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castelli '</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.2658-2661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331035v1</w:t>
+                <w:t xml:space="preserve">hal-01392538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word/sub-word lattices decomposition and combination for speech recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sopheap Seng</w:t>
+                <w:t xml:space="preserve">Feature adaptation of hearing-impaired lip shapes: the vowel case in the Cued Speech context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Aboutabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beautemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392533v1</w:t>
+                <w:t xml:space="preserve">hal-00331035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Broadcast News Transcription System for Khmer Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word/sub-word lattices decomposition and combination for speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Bac Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheap Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Castelli '</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.4321 - 4324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392538v1</w:t>
+                <w:t xml:space="preserve">hal-01392533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t>
               </w:r>
@@ -26880,256 +26880,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speaker and Story Segmentation Using Audio-Video Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Moraru</w:t>
+                <w:t xml:space="preserve">Audio, Video and Audio-Visual Signatures for Short Video Clip Detection: Experiments on Trecvid2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Conference on Speech Technology and Human-Computer Dialogue (SpeD 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953915v1</w:t>
+                <w:t xml:space="preserve">hal-00365247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio, Video and Audio-Visual Signatures for Short Video Clip Detection: Experiments on Trecvid2003</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
+                <w:t xml:space="preserve">Speaker and Story Segmentation Using Audio-Video Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brès</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">The 3rd Conference on Speech Technology and Human-Computer Dialogue (SpeD 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365247v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique de Questions dans les corpus de réunions et de dialogues</w:t>
               </w:r>
@@ -27217,753 +27217,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+                <w:t xml:space="preserve">Video Story Segmentation with Multi-Modal Features: Experiments on TRECvid 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moraru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6th ACM SIGMM International Workshop on Multimedia Information Retrieval (MIR'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434304v1</w:t>
+                <w:t xml:space="preserve">hal-00953929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Story Segmentation with Multi-Modal Features: Experiments on TRECvid 2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Moraru</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ACM SIGMM International Workshop on Multimedia Information Retrieval (MIR'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953929v1</w:t>
+                <w:t xml:space="preserve">hal-01434303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434303v1</w:t>
+                <w:t xml:space="preserve">hal-01434305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434305v1</w:t>
+                <w:t xml:space="preserve">hal-01451539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIPS LIS LSR LABRI Experiments in TREC Video Retrieval 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mararu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREC Video Retrieval 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-F Bonastre</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t>
+              <w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451539v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interchange Format-based Language Model for Automatic Speech Recognition in Speech-to-Speech Translation</w:t>
               </w:r>
@@ -27988,64 +27988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second international Conference RIVF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Hanoi, Vietnam. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28688,51 +28688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Web for fast language model construction in minority languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet-Bac Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29616,51 +29616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Translation for French in the NESPOLE! European Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30231,51 +30231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of attention in a neural model of visually grounded speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William N Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30402,243 +30402,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken Language Translation Graphs Re-decoding using Automatic Quality Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Resources from a Closely-related Language to Develop ASR for a Very Under-resourced Language: A Case Study for Iban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Tien Le</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dyab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Scotsdale, United States</w:t>
+              <w:t xml:space="preserve">Interspeech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095256v1</w:t>
+                <w:t xml:space="preserve">hal-02015501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Resources from a Closely-related Language to Develop ASR for a Very Under-resourced Language: A Case Study for Iban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spoken Language Translation Graphs Re-decoding using Automatic Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Quang Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Samson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dyab</w:t>
+                <w:t xml:space="preserve">Ngoc Tien Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. 2015</w:t>
+              <w:t xml:space="preserve">ASRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Scotsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015501v1</w:t>
+                <w:t xml:space="preserve">hal-02095256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word Confidence Estimation For Speech Translation</w:t>
               </w:r>
@@ -30663,64 +30663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Quang Q Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Hadj Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSLT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31017,103 +31017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIGA (LIG/LIA) Machine Translation System for WMT 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SixthWorkshop on Statistical Machine Translation WMT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Edinburgh, United Kingdom</w:t>
@@ -31168,51 +31168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSLT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31357,77 +31357,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Processing Under-Resourced Languages - Speech Communication Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Besacier, Laurent and Barnard, Etienne and Karpov, Alexey and Schultz, Tanja. Elsevier, pp.x-x, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31546,51 +31546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 5: démonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sérasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31840,90 +31840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and Ethical background of Crowdsourcing for Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">editor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crowdsourcing for Speech Processing: Applications to Data Collection, Transcription and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, wiley, pp.x-x, 2013</w:t>
@@ -31984,64 +31984,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation en mots faiblement supervisée pour la documentation automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32137,51 +32137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcely Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolaji Yusuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32225,64 +32225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide and Rule: Training Context-Aware Multi-Encoder Translation Models with Little Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32444,267 +32444,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of auxiliary translation for improving decoding in statistical machine translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPARING GRU AND LSTM FOR AUTOMATIC SPEECH RECOGNITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Khandelwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIG. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633286v1</w:t>
+                <w:t xml:space="preserve">hal-01633254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARING GRU AND LSTM FOR AUTOMATIC SPEECH RECOGNITION</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of auxiliary translation for improving decoding in statistical machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIG. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Khandelwal</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01633254v1</w:t>
+                <w:t xml:space="preserve">hal-01633286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for Speech: Economic, Legal and Ethical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIG lab. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -32816,51 +32816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="216D3D2D"/>
+    <w:nsid w:val="0DE10806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33047,51 +33047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-besacier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-9125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079377017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Villavicencio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-020-09254-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Scharenborg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Black" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hasegawa-Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2973896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zennaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tien Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-018-9218-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Quang Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1351324917000080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2723-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Cucu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Buzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Burileanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2367822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Karpov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schultz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.05.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDBT3K6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.07.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.17.1.37-60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Ping Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0377-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0BLH6PC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Okabe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lupo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zae Myung Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilina Nikoulina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zae Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyeop Kang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-main.16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhan Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatao Gu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784776v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kapoor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nga Cao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Pal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerin Philip" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gall&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Ferrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bird" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962195v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1241" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Renders" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.iwslt-1.2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343206v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851612v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709589v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Larsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461545" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709578v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461761" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790879v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lekakou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L&#246;ser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshmashree B Kantharaju" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3243012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli He" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Quan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zukerman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710043v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-No&#235;l Kouarata" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863293v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benjumea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818092v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1308" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592091v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580877v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623072v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouzidi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Benzeghiba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580881v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664586v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Nga Cao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687504v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Agn&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502146v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580879v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428027v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian St&#252;ker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khodabakhsh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenk Demiroglu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2016-21" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303135v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350071v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472743" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Zennaki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350045v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350119v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-886" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350124v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374205v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350062v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350050v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Million Meshesha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408087v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436788v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frejus Adissa Akintola Laleye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne C Ezin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Motamed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2016F153" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350065v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.030" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170513v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheuz Budnik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170493v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dyab" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Schwartz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289140v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_24" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulu Gebreegziabher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150044v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luong Quang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404804" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350113v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350092v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Demir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Cataltepe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Ekmekci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Luong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003944v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953719v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020180v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ping Tan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002924v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budnik Mateusz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002927v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350121v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Mirkin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110393v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hadj Salah" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002922v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055576v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tien Ping" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953775v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kobzar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953089v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953749v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953088v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-380" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ghulam Abbas Malik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattcharyya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953748v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767383v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.119" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954048v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959251v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767427v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-344" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954211v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Azouzi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Luong Ngoc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954050v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebreegziabher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Naranjo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsico" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954191v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954199v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954197v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954192v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953816v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959160v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959145v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959144v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959159v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959143v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763540v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2011.5972553" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959158v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Abate" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959156v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959152v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959157v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959151v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiong" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456901v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afli Haithem" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchon Herv&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potet. Marion" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959195v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959173v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattacharyya" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959169v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959180v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959172v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereysethy Touch" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959190v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheung-Chi Leung" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959178v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959179v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959191v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959196v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959181v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959193v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959170v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954025v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455704v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953855v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959208v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953858v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959225v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stuker" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Waibel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002165v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957420v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331065v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aboutabit" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331035v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266694v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266052v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-280" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330691v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261527v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660100" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953915v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365247v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Senechal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simand" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#232;s" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000739v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953929v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307992v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Quenot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mararu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayache" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charhad" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392377v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953934v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326412v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Lavie" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianesi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Burger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Gates" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326403v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldano Cattoni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Costantini" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326408v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonough" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Soltau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326165v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bergamini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326168v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helme" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326171v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lamy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326150v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088829v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102831v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094763v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095256v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tien Le" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015501v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088818v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Q Luong" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094756v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094767v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088892v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094743v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150048v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Minker" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959237v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070478v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dediu Adrian-Horia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Vide Carlos" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477475v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477951v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Yusuf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455113v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131931v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633286v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633254v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Khandelwal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-besacier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7411-9125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079377017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon Boito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Villavicencio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-020-09254-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02480675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Scharenborg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Black" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hasegawa-Johnson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2973896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zennaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tien Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-018-9218-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Quang Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1351324917000080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2723-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Cucu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Buzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Burileanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2367822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Karpov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schultz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.07.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Tachbelie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Teferra Abate" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2013.05.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDBT3K6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.17.1.37-60" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sethserey Sam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Ping Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Bac Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-009-0377-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0BLH6PC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Serignat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.11.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pelloin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Okabe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.bigscience-1.2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lupo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10116" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Ha Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Le" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Mdhaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zae Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilina Nikoulina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyeop Kang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.codi-main.16" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatao Gu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-275" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zae Myung Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nicoleta Popa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N Havard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kapoor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Pal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798544v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahault Garnerin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerin Philip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gall&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Dunbar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karadayi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nga Cao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Algayres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Elbayad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ustaszewski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Esperan&#231;a-Rodier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunet-Manquat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Verbeek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784776v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vial" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Frej" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segonne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750220v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Ferrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Ferrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bird" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962195v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-1241" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962234v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2103" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Renders" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caubri&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.iwslt-1.2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Benjumea" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347449.3357480" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352949v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359540v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K19-1032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Anastasopoulos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Lekakou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshmashree B Kantharaju" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242969.3243012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin L&#246;ser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851612v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Larsen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461545" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709578v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461761" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790879v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710043v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-No&#235;l Kouarata" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962571v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanli He" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Quan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zukerman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863293v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Adda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benjumea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can Kocabiyikoglu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387379v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ambouroue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blachon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818092v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1308" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664586v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Nga Cao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01687504v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580902v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-268" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592091v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623072v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouzidi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faouzi Benzeghiba" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580877v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970463v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Agn&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502146v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580879v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531346v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376948v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428027v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian St&#252;ker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.023" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408086v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350117v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Zennaki" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350057v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melese" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Pascal Elingui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350068v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khodabakhsh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenk Demiroglu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2016-21" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350071v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472743" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350040v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.041" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350096v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Stefas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350101v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335930v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350119v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-886" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350045v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350050v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Million Meshesha" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350062v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408087v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436788v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frejus Adissa Akintola Laleye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne C Ezin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cina Motamed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2016F153" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350065v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.030" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170493v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson Juan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dyab" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147903v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Schwartz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289140v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_24" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170513v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheuz Budnik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170505v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bagshaw" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulu Gebreegziabher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289158v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404804" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350113v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150044v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luong Quang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350092v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Demir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Cataltepe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Ekmekci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244477v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Luong" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003944v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078045v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020180v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ping Tan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002924v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002927v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budnik Mateusz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953719v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071484v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tassart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350121v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Mirkin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110393v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hadj Salah" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002922v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055576v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tien Ping" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00949320v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Tapaswi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953774v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953775v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kobzar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953773v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953088v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Bac Le" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-380" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ghulam Abbas Malik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattcharyya" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953748v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767383v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2012.119" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722884v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33885-4_39" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767427v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-344" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954048v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gelas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959251v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953814v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954042v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954211v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Azouzi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Luong Ngoc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954050v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebreegziabher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Naranjo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marsico" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954210v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954197v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954191v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954199v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954192v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959145v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Diep Do" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959144v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763540v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2011.5972553" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959159v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959143v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959160v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959158v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Abate" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959148v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959156v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959152v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959157v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959142v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959151v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiong" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959169v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959172v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sereysethy Touch" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959180v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621858v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456901v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afli Haithem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchon Herv&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potet. Marion" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959195v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belgacem" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959173v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattacharyya" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959190v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheung-Chi Leung" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959185v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959189v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959181v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959196v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959191v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959179v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959178v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959193v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Seng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959170v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959204v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959203v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959202v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393602v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-Diep Do" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/1626431.1626466" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954025v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455704v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953855v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393605v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959208v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953858v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959225v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stuker" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Waibel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002165v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392526v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705670v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957420v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331065v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aboutabit" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392538v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli '" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331035v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392533v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518611" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266694v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266052v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Clarke" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-280" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330691v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261527v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660100" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365247v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Senechal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simand" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#232;s" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953915v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000739v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quang Vu" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953929v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307992v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Quenot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mararu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayache" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charhad" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392520v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088243v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacher" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Istrate" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Castelli" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085196v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451541v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392377v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085262v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;rignat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953934v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085265v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326412v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Lavie" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pianesi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Burger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Gates" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326403v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldano Cattoni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Costantini" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326408v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonough" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Soltau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326165v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bergamini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326168v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fouquet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Helme" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326171v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lamy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326150v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Akbar" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088829v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102831v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970514v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094763v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015501v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095256v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tien Le" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088818v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Q Luong" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094756v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094767v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088892v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094743v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150048v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Minker" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959237v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070478v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dediu Adrian-Horia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Vide Carlos" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959242v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;rasset" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959244v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643355v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959227v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Mariani" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477475v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477951v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcely Zanon" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Yusuf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455113v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131931v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633254v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Khandelwal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633286v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067110v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>