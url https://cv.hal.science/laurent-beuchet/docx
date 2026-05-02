--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -433,187 +433,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'argent d'un commerçant surpris par un bombardement (Rennes, 8 juin 1944)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La révélation de types d’occupation brève : la fouille de Saint-Germain à Rennes [L’usage du détecteur de métaux. Premier bilan d’expérimentations diverses à l’Inrap]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.6277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144296v1</w:t>
+                <w:t xml:space="preserve">hal-02944472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révélation de types d’occupation brève : la fouille de Saint-Germain à Rennes [L’usage du détecteur de métaux. Premier bilan d’expérimentations diverses à l’Inrap]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'argent d'un commerçant surpris par un bombardement (Rennes, 8 juin 1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Archéologie des dépôts monétaires, 10, pp.345-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.6277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02944472v1</w:t>
+                <w:t xml:space="preserve">hal-03144296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de la place Saint-Germain à Rennes, une fenêtre sur la ville médiévale et moderne</w:t>
               </w:r>
@@ -1273,1439 +1273,1824 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes, la ville et son fleuve de l'Antiquité tardive à la fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Pouvoirs civils et religieux dans le comté de Rennes à l’heure de la réforme grégorienne d’après des études archéologiques récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau dans les villes d'Europe au Moyen Âge (IVe-XVe s) : un vecteur de transformation de l'espace urbain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7324 CITERES, Oct 2021, Tours, France. pp.195-207</w:t>
+              <w:t xml:space="preserve">Château Gaillard 30, études de castellologie médiévale. Château et Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Goldegg, Autriche. pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059791v1</w:t>
+                <w:t xml:space="preserve">hal-05601716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces périurbains et extension urbaine à Rennes entre les IVe et XIe s. Le cas du quartier Saint-Germain</w:t>
+                <w:t xml:space="preserve">Rennes, la ville et son fleuve de l'Antiquité tardive à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLe journées internationales de l'AFAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.383-400</w:t>
+              <w:t xml:space="preserve">L'eau dans les villes d'Europe au Moyen Âge (IVe-XVe s) : un vecteur de transformation de l'espace urbain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7324 CITERES, Oct 2021, Tours, France. pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468545v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logis-châtelets et le dédoublement des fonctions résidentielles dans les grands châteaux bretons, un nouvel état de la question</w:t>
+                <w:t xml:space="preserve">Espaces périurbains et extension urbaine à Rennes entre les IVe et XIe s. Le cas du quartier Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elen Esnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Château Gaillard 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Château-Thierry, France. pp.35-47</w:t>
+              <w:t xml:space="preserve">XLe journées internationales de l'AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.383-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126725v1</w:t>
+                <w:t xml:space="preserve">hal-04468545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forme du village en Haute-Bretagne : entre archéologie préventive et enquête historique, l’empreinte des moines ligériens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poilpré</w:t>
+                <w:t xml:space="preserve">Les logis-châtelets et le dédoublement des fonctions résidentielles dans les grands châteaux bretons, un nouvel état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Esnault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie au village - Le village et ses transformations, du Moyen Âge au premier cadastre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Passarrius; Aymat Catafau, Sep 2017, Perpignan, France. pp.43-54</w:t>
+              <w:t xml:space="preserve">Château Gaillard 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Château-Thierry, France. pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231141v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces périurbains et extension urbaine à Rennes au bord de la Vilaine, entre les IVe et XIe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La forme du village en Haute-Bretagne : entre archéologie préventive et enquête historique, l’empreinte des moines ligériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poilpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ah-Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Henigfeld; Édith Peytremann, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">L'archéologie au village - Le village et ses transformations, du Moyen Âge au premier cadastre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Passarrius; Aymat Catafau, Sep 2017, Perpignan, France. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450942v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérennité des formes paysagères autour du domaine seigneurial de Chasné-sur-Ilet (Bretagne)</w:t>
+                <w:t xml:space="preserve">Espaces périurbains et extension urbaine à Rennes au bord de la Vilaine, entre les IVe et XIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Château Gaillard 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Roscommon, Irlande. pp.35-45</w:t>
+              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Henigfeld; Édith Peytremann, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468567v1</w:t>
+                <w:t xml:space="preserve">hal-02450942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sellerie, les fourreaux et les possibles ceintures en cuir de la place Saint-Germain (Rennes) des 11e et 15e siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Barracand</w:t>
+                <w:t xml:space="preserve">Pérennité des formes paysagères autour du domaine seigneurial de Chasné-sur-Ilet (Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beuchet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métal &amp; matériaux périssables. Actes des Journées d’études Corpus, Strasbourg et Sélestat, 21-23 mars 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Château Gaillard 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Roscommon, Irlande. pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727481v1</w:t>
+                <w:t xml:space="preserve">hal-04468567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écuries du château du Guildo (Côtes-d’Armor), du XIe au XVIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sellerie, les fourreaux et les possibles ceintures en cuir de la place Saint-Germain (Rennes) des 11e et 15e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Barracand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cheval au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Arles, France. p. 135-158</w:t>
+              <w:t xml:space="preserve">Métal &amp; matériaux périssables. Actes des Journées d’études Corpus, Strasbourg et Sélestat, 21-23 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774289v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toitures de Bardeaux à Rennes du XIe au XIIIe s</w:t>
+                <w:t xml:space="preserve">Les écuries du château du Guildo (Côtes-d’Armor), du XIe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toitures et matériaux de couverture au Moyen Âge et à l’époque moderne dans l’Ouest de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Le cheval au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Arles, France. p. 135-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932487v1</w:t>
+                <w:t xml:space="preserve">hal-01774289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérennité des formes paysagères autour du domaine seigneurial de Chasné-sur-Illet (Bretagne)</w:t>
+                <w:t xml:space="preserve">Toitures de Bardeaux à Rennes du XIe au XIIIe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poilpré</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Château Gaillard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Roscommon, Irlande. pp.35-45</w:t>
+              <w:t xml:space="preserve">Toitures et matériaux de couverture au Moyen Âge et à l’époque moderne dans l’Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963196v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cuisines et l’alimentation dans un château breton au moyen-âge et à l’époque moderne d’après l’archéologie : L’exemple du château du Guildo (Côtes-d’Armor) du XIe au XVIIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Beuchet</w:t>
+                <w:t xml:space="preserve">Pérennité des formes paysagères autour du domaine seigneurial de Chasné-sur-Illet (Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Châteaux, cuisines et dépendences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Périgueux, France. p. 103-120</w:t>
+              <w:t xml:space="preserve">Château Gaillard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Roscommon, Irlande. pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774488v1</w:t>
+                <w:t xml:space="preserve">hal-01963196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du château du Guildo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beuchet</w:t>
+                <w:t xml:space="preserve">Les cuisines et l’alimentation dans un château breton au moyen-âge et à l’époque moderne d’après l’archéologie : L’exemple du château du Guildo (Côtes-d’Armor) du XIe au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élites et leur résidence en Bretagne au moyen âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Guingamp, France. p. 155-171</w:t>
+              <w:t xml:space="preserve">Châteaux, cuisines et dépendences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Périgueux, France. p. 103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774566v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of 3D Scanning, Modeling and Analyzing Methods around the Castle of Coatfrec Reconstitution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aux origines du château du Guildo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les élites et leur résidence en Bretagne au moyen âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Guingamp, France. p. 155-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094832v1</w:t>
+                <w:t xml:space="preserve">hal-01774566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of 3D Scanning, Modeling and Analyzing Methods around the Castle of Coatfrec Reconstitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus. pp.418 - 426, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13695-0_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Guingamp : un exemple précoce d'adaptation à l'artillerie en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artillerie et Fortification 1200-1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Parthenay, France. p. 157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes, natures et implantations des occupations rurales en Bretagne du IVe au XIe s. Présentation d'un PCR en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ah-Thon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de potiers médiévaux en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fichet de Clairfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. de la Maison des Sciences de l'Homme, 165 p., 1996, Documents d'Archéologie Française (DAF 55), 2735106314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.41783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00396726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennes et la Vilaine, la ville et son fleuve de l’Antiquité tardive à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Lorans; Thomas Pouyet; Gaël Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau dans les villes d’Europe au Moyen Âge (IVe-XVe siècle) : un vecteur de transformation de l’espace urbain - Actes du colloque, université de Tours, 21-23 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément à la RACF n°84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2023, 978-2-913272-68-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet collectif de recherche « Formes, natures et implantations des occupations rurales en Bretagne du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ah-Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catteddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2735,182 +3120,182 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.437-442, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sellerie, les fourreaux et les possibles ceintures en cuir de la place Saint-Germain (Rennes) des 11&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et 15&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Barracand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathias Higelin; Agathe Mulot; Bertrand Béhague. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métal &amp; matériaux périssables : Actes des Journées d'études Corpus, Strasbourg et Sélestat, 21-23 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mergoil, pp.205-226, 2022, Monographies Instrumentum 74, 978-2-35518-126-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces périurbains et extension urbaine à Rennes entre les IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. : le cas du quartier Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2937,147 +3322,147 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-400, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de Bretagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rennes, Les vies d'une ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.70-73, 2018, 978-2-7535-7560-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3087,1197 +3472,881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecture fortifiée capétienne au XIIIe siècle, un paradigme à l'échelle du royaume. Volume 4 - Monographies Normandie, Pays-de-Loire, Bretagne</w:t>
+                <w:t xml:space="preserve">L’architecture fortifiée capétienne au XIIIe siècle, un paradigme à l’échelle du Royaume. Volume 4, monographies Normandie, Pays-de-Loire, Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.207-210</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468610v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture fortifiée capétienne au XIIIe siècle, un paradigme à l’échelle du Royaume. Volume 4, monographies Normandie, Pays-de-Loire, Bretagne</w:t>
+                <w:t xml:space="preserve">L'architecture fortifiée capétienne au XIIIe siècle, un paradigme à l'échelle du royaume. Volume 4 - Monographies Normandie, Pays-de-Loire, Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2022, pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059804v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de la Place Saint-Germain à Rennes : 1500 ans d’histoire de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 23 mars 2019. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motte de Brie (35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 avril 2018. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, p.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le domaine seigneurial de Chasné-sur-Illet et son impact sur le paysage ancien et actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954028v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-02451255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fort du Questel, Brest (Finistère) - Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Château du Guildo, Créhen (Côtes d'Armor) - Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic archéologique, 3 rue Saint-Pierre, Janzé, (Ille-et-Vilaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAP Grand-Ouest. 2017, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic archéologique, 22-26 rue de Rennes, Liffré, (Ille-et-Vilaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAP Grand-Ouest. 2017, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et évolution d’un quartier de Rennes, de l’Antiquité tardive à 1944, Place Saint-Germain, Rennes, (Ille-et-Vilaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Ouest. 2017, 2068 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAC du Champ de Buttes, Chasné-sur-Illet (Ille-et-Vilaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logis seigneurial du château de Fougères - Analyse archéologique du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association pour les Fouilles Archéologiques Nationales. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963078v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00396726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4424,51 +4493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beuchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C4SDQ36-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pilet-Lemi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labaune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dufournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04468545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03126725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pichot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ah-Thon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02450942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04468567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6625" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04468610v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01958787v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02451255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Gall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barri&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.41783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162000v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6277" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beuchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C4SDQ36-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pilet-Lemi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labaune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2004.1179" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dufournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04468545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03126725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pichot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ah-Thon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02450942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04468567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01932487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01774395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02451255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.41783" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04544309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6625" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cahu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04468610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01958787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01963078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>