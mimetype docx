--- v0 (2026-03-20)
+++ v1 (2026-05-11)
@@ -4841,213 +4841,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed portable polarimeter using a ferroelectric liquid crystal modulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la texture de non-tissés par polarimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tourlonias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cheney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering + Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617474v1</w:t>
+                <w:t xml:space="preserve">hal-03360507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la texture de non-tissés par polarimétrie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-speed portable polarimeter using a ferroelectric liquid crystal modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cheney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San Diego, United States. pp.668205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.733693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360507v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric measurements for fabric surface state characterization</w:t>
               </w:r>
@@ -5978,51 +5978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14FB1717"/>
+    <w:nsid w:val="14E71BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6209,51 +6209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1306-7285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109061845" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Grillini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Aksas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Foulonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Sattar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.4.043104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113688" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Salam Malek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Osselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517512458340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3570665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.004687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tourlonias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.07.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39ZQ7SJB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Jaulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2894811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2771122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0014485105057759" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Terrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.004681" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.504948" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.005886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.001852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/1/2/331" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-799ZXMTB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dumoulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013794" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigu&#233; Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2677421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815824v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555745" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521752" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306939" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gendre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Muda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sudibyo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sudiana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.2012.6412302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marconnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918771" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Malek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Osselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marconnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulonneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.894050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733693" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourlonias Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Georges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.449680" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marconnnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmanabhan Predeep" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/optoelectronics-materials-and-techniques/optoelectronic-techniques-for-surface-characterization-of-fabrics" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/20827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1306-7285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109061845" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Grillini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Aksas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Foulonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R Serres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kronland-Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moutenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Sattar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.4.043104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilbert Gim&#233;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18113688" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Salam Malek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Drean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Osselin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517512458340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3570665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.004687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tourlonias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2009.07.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39ZQ7SJB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Jaulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2894811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2771122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0014485105057759" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Terrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.004681" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955421v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.504948" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.005886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.26.001852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/1/2/331" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-799ZXMTB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.004296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dumoulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013794" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigu&#233; Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2677421" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815824v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555745" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521752" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306939" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gendre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Muda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sudibyo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sudiana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.2012.6412302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marconnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918771" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Malek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Osselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marconnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulonneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.894050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourlonias Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Georges" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.449680" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marconnnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmanabhan Predeep" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/optoelectronics-materials-and-techniques/optoelectronic-techniques-for-surface-characterization-of-fabrics" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/20827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>