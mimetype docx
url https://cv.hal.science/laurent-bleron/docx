--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -66,4337 +66,4337 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect Of Wood Drying On Axially Loaded Screws In Oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bologna (ITALY), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Reciprocal Feedback Between Timber Architecture, Engineering, and Additive Manufacturing by Stratoconception®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Nehlawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fréchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed W Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Conference on Timber Engineering 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brisbane, France. pp.4318-4327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/080513-0531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Stratoconception®: une méthode de fabrication additive au service de l'architecture bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fréchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Forum International Bois Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nvbcom, Apr 2022, Epinal, France. pp.49-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards wood dust collection during robotic grooving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.477-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’une méthode de conception-fabrication pour l’architecture en bois. Application du procédé de Stratoconception®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fréchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Annuelles du GDR3544 Sciences du Bois du 17 au 19 novembre 2021 à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR3544 Sciences du bois, Nov 2021, Montpellier, France. pp.101-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des propriétés mécaniques du bois à partir de la mesure de la pente de fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Faydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation numérique du comportement hydromécanique du matériau bois. Application à la résistance en portance locale d'un assemblage par tige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique du comportement thermo-hydro-mécanique des assemblages bois réalisés avec des organes métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Vila Loperena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la mesure de pente de fil au classement mécanique des bois de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul automatique du Knot Area Ratio appliqué au classement mécanique de sciages de Douglas et d’Epicéa français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la compression transversale du lamellé-collé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets cultivar et station sur les propriétés mécaniques de LVL et contreplaqués issus du déroulage de peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida El Haouzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation mécanique et aptitude à l'usinage de LVL (Laminated Veneer Lumber) de chêne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale de Mécanique Avancée. CIMA'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, BOUMERDES, Algérie. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength Characterization by Vibrational Analysis of Building Demolition Wood to Assess Reuse Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Méausoone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/recycling10060204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of laminated veneer lumber produced from ten cultivars of poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida El Haouzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Butaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.715-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00107-020-01546-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some properties of plywood produced from 10 cultivars of poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida El Haouzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Kifani-Sahban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International wood products journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), pp.101-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20426445.2020.1735729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeling of Poplar : Cultivars and Forest Stations Effect on Veneer Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida El Haouzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Butaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), pp.244-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mechanical properties of spruce and Douglas fir timber by means of X-ray and grain angle measurements for strength grading purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (4), pp.527-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00107-016-1149-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the beech wood decay and strength loss in-ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Kleindienst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123, pp.96-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement of dowel type connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lathuilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97 (SI), pp.48-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.05.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of heat-treated ash wood in relation with structural timber standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hannouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO LIGNO - Open Access Scientific Journal in the Field of Wood Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving strength grading of lumber by grain angle measurement and mechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17480272.2014.951071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading of transverse compressive stresses in glued laminated timber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lathuilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73 (4), pp.475-484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00107-015-0922-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index of efficiency for strength-grading machines for solid wood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Collet</w:t>
+                <w:t xml:space="preserve">The effect of log heating temperature on the peeling process and veneer quality: beech, birch, and spruce case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Denaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.783417⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (2), pp.163-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-012-0656-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879742v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of log heating temperature on the peeling process and veneer quality: beech, birch, and spruce case studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Hughes</w:t>
+                <w:t xml:space="preserve">Index of efficiency for strength-grading machines for solid wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-012-0656-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.263-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.783417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844668v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational production of veneer by IR-heating of green wood during peeling: Modeling experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid' Ahmed Ould Ahmedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rational production of veneer by IR-heating of green wood during peeling: Modeling experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (1), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of log heating temperature on the peeling process and veneer quality: beech, birch, and spruce case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Etienne Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (2), pp.163-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00107-012-0656-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood peeling process monitoring: a comparison of signal processing methods to estimate veneer average lathe check frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70 (1-3), pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of locally loaded timber in compression perpendicular to the grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (3), pp.357-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method of Lathe Checks Measurement; SMOF device and its software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Pałubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 68 (2), pp.151-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00107-009-0360-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method of Lathe Checks Measurement; SMOF device and its software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Pałubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Etienne Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68 (2), pp.151-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00107-009-0360-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Forces in basic and real life wood machining processes review, COST Action E35 2004-2008: Wood machining - Micromechanics and fracture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Cutting forces in wood machining - basics and applications in industrial processes. A review COST Action E35 2004-2008: wood machining - micromechanics and fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Etienne Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 63 (2), pp.157-167</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 63 (2), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2009.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876003v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting forces in wood machining - basics and applications in industrial processes. A review COST Action E35 2004-2008: wood machining - micromechanics and fracture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Cutting Forces in basic and real life wood machining processes review, COST Action E35 2004-2008: Wood machining - Micromechanics and fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Etienne Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 63 (2), pp.157-167. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 63 (2), pp.157-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01032121v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristic properties of embedding strength for the nailing of the gonfolio rose (Qualea rosea Aubl.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (1), pp.86-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/HF.2008.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the visual stress grading standard on French Spruce (Picea excelsa) and Douglas-fir (Pseudotsuga menziesii) sawn timber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coudegnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (8), 4p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2008071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online control of wood peeling process: acoustical and vibratory measurements of lathe checks frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (5), pp.569-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870606v1</w:t>
-              </w:r>
-[...1447 lines deleted...]
-                <w:t xml:space="preserve">hal-02832022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4414,103 +4414,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratoconception, an additive manufacturing process for timber architecture: challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fréchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duchanois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Timber Engineering 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Conference on Timber Engineering (WCTE 2023), pp.3708-3717, 2023, 978171387327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4576,90 +4576,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring green wood thermal properties to simulate veneer production by ir-heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dupleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Etienne Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4973,51 +4973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Lemaitre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060204" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida El Haouzali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Butaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01546-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kifani-Sahban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20426445.2020.1735729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120710v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Viguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1149-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kleindienst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Antoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.06.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lathuilliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Descamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-864QDMCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hannouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jehl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2014.951071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Fouchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0922-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.783417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844668v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hughes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-012-0656-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid' Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Pa&#322;ubicki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0360-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0HTLX9SR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2008.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-290TBXQ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coudegnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Nehlawi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fr&#233;chard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed W Ismail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pilon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Besan&#231;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03873734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Faydi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Vila Loperena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Devillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauvignet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cabaton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cottin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Negri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0482" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10071" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pilon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Nehlawi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fr&#233;chard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed W Ismail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Besan&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03873734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Faydi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Viguier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Vila Loperena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Devillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauvignet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cabaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida El Haouzali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Butaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cottin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Negri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Lemaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01546-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kifani-Sahban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20426445.2020.1735729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1149-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kleindienst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Antoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.06.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lathuilliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Descamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-864QDMCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hannouz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2014.951071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Fouchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0922-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844668v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hughes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-012-0656-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.783417" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid' Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Pa&#322;ubicki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0360-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0HTLX9SR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2008.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-290TBXQ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coudegnat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0482" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10071" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>