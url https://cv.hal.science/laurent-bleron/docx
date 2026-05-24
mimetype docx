--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -2289,186 +2289,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of dowel type connections</w:t>
+                <w:t xml:space="preserve">Spreading of transverse compressive stresses in glued laminated timber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lathuilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.05.088⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (4), pp.475-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-015-0922-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599797v1</w:t>
+                <w:t xml:space="preserve">hal-01599802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of heat-treated ash wood in relation with structural timber standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hannouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,354 +2481,349 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRO LIGNO - Open Access Scientific Journal in the Field of Wood Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving strength grading of lumber by grain angle measurement and mechanical modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+                <w:t xml:space="preserve">Reinforcement of dowel type connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lathuilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (SI), pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.05.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17480272.2014.951071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063383v1</w:t>
+                <w:t xml:space="preserve">hal-01599797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of transverse compressive stresses in glued laminated timber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving strength grading of lumber by grain angle measurement and mechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 73 (4), pp.475-484. </w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00107-015-0922-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2014.951071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599802v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of log heating temperature on the peeling process and veneer quality: beech, birch, and spruce case studies</w:t>
               </w:r>
@@ -4973,51 +4973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pilon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Nehlawi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fr&#233;chard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed W Ismail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Besan&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03873734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Faydi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Viguier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Vila Loperena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Devillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauvignet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cabaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida El Haouzali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Butaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cottin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Negri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Lemaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01546-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kifani-Sahban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20426445.2020.1735729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1149-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kleindienst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Antoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.06.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lathuilliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Descamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-864QDMCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hannouz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2014.951071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Fouchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0922-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844668v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hughes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-012-0656-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.783417" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid' Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Pa&#322;ubicki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0360-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0HTLX9SR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2008.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-290TBXQ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coudegnat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0482" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10071" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pilon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Nehlawi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fr&#233;chard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed W Ismail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duchanois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Besan&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03873734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444875v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Faydi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Viguier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Vila Loperena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jehl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roblot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Devillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauvignet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cabaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida El Haouzali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Butaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cottin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Negri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Lemaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-020-01546-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kifani-Sahban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20426445.2020.1735729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1149-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kleindienst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Antoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.06.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lathuilliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Fouchal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0922-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hannouz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Descamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.05.088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-864QDMCV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2014.951071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844668v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dupleix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hughes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-012-0656-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.783417" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid' Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Pa&#322;ubicki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-009-0360-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-0HTLX9SR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mothe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2008.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-290TBXQ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coudegnat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0482" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10071" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>