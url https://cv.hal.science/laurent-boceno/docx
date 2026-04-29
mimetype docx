--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -31,50 +31,131 @@
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laurent Bocéno </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférences en sociologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">laurent-boceno</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0005-9640-787X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">095209808</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -98,613 +179,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Tatiana KASPERSKI, Les politiques de la radioactivité. Tchernobyl et la mémoire nationale en Biélorussie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La pensée populiste, 58-2, pp.261-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.6757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushinobyl, l'impossible catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Ecosophie, 1 (76), pp.53-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chime.076.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'expertise en environnement : le risque nucléaire pour les habitants de La Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Environnement et expertise : entre science et politique, quelle légitimité ?, 64, pp.51-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quad.2007.1809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de Tchernobyl et la pathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizontes Antropológicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (25), pp.191-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0104-71832006000100010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque nucléaire à La Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Apprivoiser les catastrophes, 95, pp.78-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aru.2004.2536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychiatrie aux risques de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golse Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, La psychiatrie publique en question – 2ème volet : Un héritage à réinventer (Septembre 2002), 9, p. 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en zone contaminée ou les paradoxes de la gestion du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grandazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Connaissance et risque, 1, pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -714,249 +795,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles de tiers dans la relation médecin-patient en situation de téléconsultation en EHPAD : réflexions sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillonne Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du projet EDETEN : Les enjeux du développement de la télémédecine en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut caennais de recherche juridique (ICREJ), Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat et vieillissement : réflexions pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude thématique en gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Caen, Mar 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du risque comme risque central dans l'approche du risque : Le Bélarus et La Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Risques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CNRS 5600 Environnement, Ville, Société; Ecole Nationale des Travaux Publics de l'Etat (ENTPE), May 2001, Vaux-en-Velin, France. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -966,512 +1047,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles du tiers dans la relation patient-médecin en situation de téléconsultation en EHPAD : quelques réflexions sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillonne Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Cayol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Éditions, pp.151-158, 2024, (Actes et séminaires), 978-2-38612-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre l’État français et ses chasseurs sur le littoral Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le littoral en tensions : rigidités, stratégies d’adaptation et de préservation écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.87-95, 2019, Symposia, 978-2-84133-911-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02157792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités spatiales de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des campagnes de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.40-41, 2014, Espace et territoires, 978-2-7535-3373-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉMILE DURKHEIM, « La conception matérialiste de l’histoire - Une analyse critique de l’ouvrage d’Antonio Labriola, Essais sur la conception matérialiste de l’histoire », Revue philosophique, XLIV, 1897, 645-651</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46 commentaires de textes en clinique institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.55-61, 2013, Psycho Sup, 9782100702145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.drie.2013.01.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en zone contaminée ou les paradoxes de la gestion du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grandazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les silences de Tchernobyl : l'avenir contaminé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Autrement, pp.114-125, 2006, (Frontières), 978-2-7467-0821-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salvador Juan; Didier Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conditions et genres de vie. Chroniques d'une autre France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.59-72, 2002, (Sociologies et environnement), 2-7475-3408-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1481,265 +1562,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis complémentaire [du Haut Conseil de la santé publique] relatif aux recommandations sanitaires associées aux index UV du 29 mai 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis [du Haut Conseil de la santé publique] relatif aux recommandations sanitaires associées aux index UV du 2 mai 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franceline Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1749,161 +1830,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc - Les enjeux juridiques et éthiques du développement de la télémédecine à destination des personnes âgées en Normandie - Projet de recherche EDeTeN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Batteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen Normandie. 2023, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1969,51 +2050,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="088C5DF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2050,51 +2283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.076.0053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.2007.1809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832006000100010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golse Anne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.drie.2013.01.0055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desbiolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Marano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boceno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9640-787X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095209808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6757" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.076.0053" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.2007.1809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-71832006000100010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golse Anne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.drie.2013.01.0055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02307501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desbiolles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Marano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>