--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2052,51 +2052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="088C5DF2"/>
+    <w:nsid w:val="6A5CE530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>