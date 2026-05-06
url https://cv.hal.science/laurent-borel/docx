--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -137,69 +137,52 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Architecte, ingénieur de recherche en archéologie an CNRS (IRHC)</w:t>
+        <w:t xml:space="preserve">Architecte, ingénieur de recherche en archéologie an CNRS (IRHC)Centre Camille Jullian UMR7299 / Maison méditerranéenne des sciences humaines et sociales5, rue du Château de l'horloge - CS 90412 / 13097 Aix-en-Provence cedex 2laurent.borel[at]univ-amu.fr</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ccj.cnrs.fr/spip.php?article1412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -2071,51 +2054,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2355,1795 +2338,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques interprétations à propos des vestiges immergés d’Olbia de Provence (France, Var)</w:t>
+                <w:t xml:space="preserve">Interpréter la vision des autres : premières plongées à Olbia de Provence (France, Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Studio IMU.2 Ports romains : Modéliser la morphologie et la dynamique des villes portuaires de la Méditerranée romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Lyon; Renato Saleri; Stéphanie Mailleur, Jan 2023, Vaulx-en-Velin, France</w:t>
+              <w:t xml:space="preserve">Les pratiques pionnières de la plongée archéologique en Méditerranée et mer Noire : acteurs, méthodes et collections depuis les années 1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Galinier, Université de Perpignan Via Domitia; Emmanuel Nantet, Université de Haïfa; Georges Castellvi, ARESMAR, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03936340v1</w:t>
+                <w:t xml:space="preserve">hal-05578982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman harbour structures and wrecks in the “Anse des Laurons” (Martigues, France): a new study and new data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les assemblages des structures architecturales littorales immergées d’Olbia de Provence (France, Var) : état des recherches en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Camille Jullian; Institut Archéologie Méditerranéenne - ARKAIA; Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Sep 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journées d’études IRAA – « Les assemblages en bois et en métal dans l’architecture monumentale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabel Bonora, Musée du Louvre; Stéphane Lamouille, IRAA; Jean-Charles Moretti, IRAA; Stéphanie Zugmeyer, IRAA, Dec 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797755v1</w:t>
+                <w:t xml:space="preserve">hal-05579039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olbia de Provence structures littorales immergées : bilan des opérations archéologiques sous-marines 2019-2022</w:t>
+                <w:t xml:space="preserve">La prévention des risques des missions en milieu hyperbare (plongée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Jeudis scientifiques du Bachelor Universitaire de Technologie de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT d'Aix-Marseille Université, site Marseille Saint-Jérôme, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée 2025 des assistantes et assistants de prévention de la Délégation Provence et Corse du CNRS : journée thématique santé et sécurité au travail, la prévention des risques en mission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Prévention et sécurité de la Délégation Provence et Corse du CNRS; amU; Inserm, Jul 2025, Marseile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03903031v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation and results at the Olbia-de-Provence (France, Var, Hyères): harbour structures</w:t>
+                <w:t xml:space="preserve">Quelques interprétations à propos des vestiges immergés d’Olbia de Provence (France, Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Camille Jullian; Institut Archéologie Méditerranéenne - ARKAIA; Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Sep 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire Studio IMU.2 Ports romains : Modéliser la morphologie et la dynamique des villes portuaires de la Méditerranée romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Lyon; Renato Saleri; Stéphanie Mailleur, Jan 2023, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797634v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03936340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur les structures immergées de Piantarella et Cavallo : des aménagements au service du commerce romain ?</w:t>
+                <w:t xml:space="preserve">Roman harbour structures and wrecks in the “Anse des Laurons” (Martigues, France): a new study and new data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Kerschenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Voutyrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Drassm 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Oct 2022, Marseille, Auditorium du musée d'Histoire de Marseille, France</w:t>
+              <w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian; Institut Archéologie Méditerranéenne - ARKAIA; Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818242v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le relevé et l’étude d’une structure immergée : le cas d’Olbia de Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olbia de Provence structures littorales immergées : bilan des opérations archéologiques sous-marines 2019-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et fouilles en contexte difficile. 16ème Journée doctorale d'archéologie [webinaire]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, ED112; Institut d'art et d'archéologie (Paris), May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Jeudis scientifiques du Bachelor Universitaire de Technologie de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT d'Aix-Marseille Université, site Marseille Saint-Jérôme, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262842v1</w:t>
+                <w:t xml:space="preserve">halshs-03903031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignages archéologiques et géologiques de l’évolution du niveau de la mer à partir de l’époque romaine : nouvelles données dans les Bouches de Bonifacio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New investigation and results at the Olbia-de-Provence (France, Var, Hyères): harbour structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS d’Histoire &amp; Sciences de la mer, May 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">1st International Conference of Mediterranean Harbour &amp; Coastal Archaeology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian; Institut Archéologie Méditerranéenne - ARKAIA; Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262818v1</w:t>
+                <w:t xml:space="preserve">hal-03797634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
+                <w:t xml:space="preserve">Recherches sur les structures immergées de Piantarella et Cavallo : des aménagements au service du commerce romain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Drassm 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des recherches archéologiques subaquatiques et sous-marines (Drassm), Oct 2022, Marseille, Auditorium du musée d'Histoire de Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123970v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face cachée de l'exploitation du granite des îles de Cavallo et de San Baïnsu : expertise des structures immergées des lieux d’extraction et/ou carrières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le relevé et l’étude d’une structure immergée : le cas d’Olbia de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Archéologie et fouilles en contexte difficile. 16ème Journée doctorale d'archéologie [webinaire]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, ED112; Institut d'art et d'archéologie (Paris), May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173091v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures immergées en périphérie de Piantarella, bilan des campagnes de 2017 et 2018</w:t>
+                <w:t xml:space="preserve">Témoignages archéologiques et géologiques de l’évolution du niveau de la mer à partir de l’époque romaine : nouvelles données dans les Bouches de Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Borel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’études interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d’Histoire &amp; Sciences de la mer, May 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173096v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les opérations archéologiques sous-marines et des prospections géoradars sur la presqu’île de Saint-Gervais à Fos-sur-Mer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">The French National Committee on Scientific Diving (CNPS): a key actor for developing scientific diving in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Conference on Scientific Diving (ECSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Oceanology, Polish Academy of Sciences, ​Sopot, Poland, Apr 2019, Sopot, Poland. pp.61-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010076263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172932v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammétrie rapprochée en eau peu profonde et/ou turbide : l’acquisition tridimensionnelle des vestiges archéologiques immergés</w:t>
+                <w:t xml:space="preserve">La face cachée de l'exploitation du granite des îles de Cavallo et de San Baïnsu : expertise des structures immergées des lieux d’extraction et/ou carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Archéologie – Sciences et Technologies »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760821v1</w:t>
+                <w:t xml:space="preserve">hal-02173091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photogrammétrie numérique par corrélation dense et l’utilisation de la photogrammétrie pour le relevé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
+                <w:t xml:space="preserve">Les structures immergées en périphérie de Piantarella, bilan des campagnes de 2017 et 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Du relevé à la restitution architecturale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique - USR 3155; Université Aix-Marseille, Oct 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">Réunion scientifique du PCR « Les Bouches de Bonifacio à l’époque romaine : approches archéologiques et géoarchéologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReA Patrimoine, Université libre de Bruxelles, Mar 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882921v1</w:t>
+                <w:t xml:space="preserve">hal-02173096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le relevé par drone, l’exemple d’Olbia de Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les opérations archéologiques sous-marines et des prospections géoradars sur la presqu’île de Saint-Gervais à Fos-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du relevé à la restitution architecturale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur l'architecture antique (IRAA); LabexMed, Oct 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">Conférence publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Fos-sur-Mer, Jun 2019, Fos-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172985v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et traitement de nuages de points pour appréhender et analyser des vestiges architecturaux : l’étude architecturale des structures A et B de l’anse de Saint-Gervais à Fos</w:t>
+                <w:t xml:space="preserve">Photogrammétrie rapprochée en eau peu profonde et/ou turbide : l’acquisition tridimensionnelle des vestiges archéologiques immergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Over the Cloud. Architecture, archéologie et pratiques numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche sur l’Architecture Antique (USR 3155), Centre Camille Julian (UMR 7299), Jun 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée « Archéologie – Sciences et Technologies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02882840v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammétrie appliquée à l'étude architecturale et archéologique, exemples de quelques chantiers récents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La photogrammétrie numérique par corrélation dense et l’utilisation de la photogrammétrie pour le relevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Laroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Informatique et Archéologie de Paris - JIAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Costa,; F. Djindjian; F. Giligny, Jun 2012, Paris, France. pp.137-148</w:t>
+              <w:t xml:space="preserve">Séminaire "Du relevé à la restitution architecturale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique - USR 3155; Université Aix-Marseille, Oct 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947346v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasergrammétrie et photogrammétrie appliquées au relevé architectural : quelques exemples de blocs décorés alexandrins</w:t>
+                <w:t xml:space="preserve">Le relevé par drone, l’exemple d’Olbia de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l’ère du numérique.. Quelles mesures pour la mesure ? Le relevé des blocs d’architecture décorés et l’apport des outils numériques 3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique, USR 3155, Sep 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Du relevé à la restitution architecturale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur l'architecture antique (IRAA); LabexMed, Oct 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02882830v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition tridimensionnelle des vestiges archéologiques par photogrammétrie : quelques exemples de chantiers récents dans le domaine de l’archéologie navale et sous-marine</w:t>
+                <w:t xml:space="preserve">Acquisition et traitement de nuages de points pour appréhender et analyser des vestiges architecturaux : l’étude architecturale des structures A et B de l’anse de Saint-Gervais à Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pessac, France</w:t>
+              <w:t xml:space="preserve">Over the Cloud. Architecture, archéologie et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l’Architecture Antique (USR 3155), Centre Camille Julian (UMR 7299), Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325650v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02882840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photogrammétrie appliquée à l'étude architecturale et archéologique, exemples de quelques chantiers récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Egels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laroze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées d'Informatique et Archéologie de Paris - JIAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Costa,; F. Djindjian; F. Giligny, Jun 2012, Paris, France. pp.137-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasergrammétrie et photogrammétrie appliquées au relevé architectural : quelques exemples de blocs décorés alexandrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A l’ère du numérique.. Quelles mesures pour la mesure ? Le relevé des blocs d’architecture décorés et l’apport des outils numériques 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique, USR 3155, Sep 2013, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02882830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition tridimensionnelle des vestiges archéologiques par photogrammétrie : quelques exemples de chantiers récents dans le domaine de l’archéologie navale et sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Retrospect 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’X,Y à X,Y,Z, de nouveaux outils pour l’étude architecturale et archéologique. Restitution 3D, lasergrammétrie et photogrammétrie : le cas de la citerne el-Nabih à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cabarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Egels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4153,319 +4369,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Scientific Diving (ECSD8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Heraklion (Crete Island), Greece. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10894845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04574999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23708/fdi:010087876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur la chronologie d’implantation des structures immergées d’Olbia de Provence (Var, 1er s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4494,120 +4710,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG. La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hyères-les-Palmiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement et mise en valeur du site d'Iraq Al-Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meetings with the Past: Treasures for the Future. An Exhibition on European-Jordanian Cooperation in the field of Archaeology in Jordan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Amman, Jordanie. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4617,117 +4833,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citerne el-Nabih (Alexandrie) : le mobilier céramique issu des fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bauden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Études Alexandrines, 52, pp.309, 2020, Études Alexandrines, Marie-Dominique Nenna, 9782490128150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03477170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4737,51 +4953,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : les structures immergées des lieux d’extraction et des carrières des îles de Cavallo et de San Bainzu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4790,123 +5006,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Clerbois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapidum natura restat, hoc est praecipua morum insania [..]. Les carrières romaines de granodiorite de l'archipel des Lavezzi, au sud de la Corse. Étude archéologique et géoarchéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CReA-Patrimoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161−187, 2025, Études d’archéologie, 978-2-9603778-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un port fermé à un débarcadère : nouveaux éléments sur les structures immergées d’Olbia-de-Provence (Hyères)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4916,96 +5132,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Botte; Souen Fontaine; Corinne Rousse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Par-delà les mers de Gaule et d'Italie. Mélanges en l'honneur de Marie-Brigitte Carre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-55, 2024, Archaeonautica 22, 978-2-271-15309-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur la chronologie d’implantation des structures immergées d’Olbia de Provence (Var, 1er s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5028,96 +5244,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Rivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, actes du congrès d’Hyères (18-21 mai 2023), La mer, le littoral et le territoire du IIe s. av. J.-C. au milieu du Ier s. apr. J.-C. entre le Rhône et les Alpes Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-244, 2023, Actes des congrès de la Société française d'étude de la céramique antique en Gaule, 978-2-9579916-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04488168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le relevé et l’étude d’une structure immergée : le cas d’Olbia de Provence (Hyères, Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5127,105 +5343,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia De Andreis; Gwendoline Guillaume; Clément Salviani; Juliette Taieb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et fouilles en contexte difficile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-98, 2023, Archéo.doct, 16, 9791035108540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.111045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe monumental de l’anse Saint-Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5248,96 +5464,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Marty; Mourad El Amouri; Marina Lo Blundo; Cristina Genovese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un port à l'autre : Voyage en Méditerranée romaine entre Arles et Rome / Da un porto all'altro : Viaggio nel Mediterraneo romano tra Arles e Roma. Catalogue de l'exposition présentée au Musée départemental Arles antique (Arles, France) et au Museo delle Navi (Fiumicino, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropole Aix-Marseille Provence, Territoire Istres Ouest Provence; Direction du Patrimoine Culturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.104-107, 2022, 978-2-9522229-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements sur pilotis de la Marronède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5360,96 +5576,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Marty; Mourad El Amouri; Marina Lo Blundo; Cristina Genovese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un port à l'autre : Voyage en Méditerranée romaine entre Arles et Rome = Da un porto all'altro : Viaggio nel Mediterraneo romano tra Arles e Roma. Catalogue de l'exposition présentée au Musée départemental Arles antique (Arles, France) et au Museo delle Navi (Fiumicino, Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropole Aix-Marseille Provence, Territoire Istres Ouest Provence; Direction du Patrimoine Culturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-81, 2022, 978-2-9522229-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pilae du port romain de Fossae Marianae (Fos-sur-Mer, Bouches-du-Rhône). Un cas particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5485,436 +5701,436 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Brigitte Carre; Pierre Excoffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Fréjus et les ports maritimes [actes du 12e Colloque historique de Fréjus, 16-17 novembre 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229‒244, 2021, Archéologies méditerranéennes. BiAMA, 979-10-320-0348-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction archéologique et architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Dixneuf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citerne el-Nabih (Alexandrie) : le mobilier céramique issu des fouilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre d'Études Alexandrines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-15, 2020, Études Alexandrines, 9782490128150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03479262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de la falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Ifpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ʿIraq al-Amīr : guide historique et archéologique du domaine des Tobiades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.83‒86, 2010, 978-2-35159-165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe troglodytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Ifpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ʿIraq al-Amīr : guide historique et archéologique du domaine des Tobiades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, , pp.77‒82, 2010, Guides archéologiques de l’Institut français du Proche-Orient, 978-2-35159-165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'X,Y à X,Y,Z, de nouveaux outils pour l' étude architecturale et archéologique. Restitution 3D, lasergrammétrie et photogrammétrie : le cas de la citerne el-Nabih à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cabarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Cabarrou</w:t>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Egels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque Virtual Retrospect 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.215-228, 2010, 978-2-35613-034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet el-Nabih : conservation d’un symbole du patrimoine hydraulique alexandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5934,73 +6150,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Hairy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Nil à Alexandrie : histoires d'eaux. Catalogue d'exposition, Laténium de Neuchâtel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Harpocrates, pp.444-457, 2009, 978-977-5845-24-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citerne el-Nabih, un dispositif remarquable de l’hydraulique alexandrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6020,124 +6236,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Hairy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Nil à Alexandrie : histoires d'eaux. Catalogue d'exposition, Laténium de Neuchâtel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Harpocrates, pp.420-421, 2009, 978-977-5845-24-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réservoir monumental du domaine hellénistique de Tyros (‘Iraq al-Amir, Jordanie). Quelques observations récentes sur le système d’alimentation en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau : enjeux, usages et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Boccard, pp.43-53, 2008, Colloques de la MAE René-Ginouvès (4), 978-2-7018-0241-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6147,266 +6363,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bulles et des blocs. Rétrospective en images des quatre dernières campagnes de fouilles sous-marines sur les vestiges immergés d’Olbia de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements littoraux de la colonie d’Olbia de Provence : reprise de l’étude des vestiges immergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des opérations archéologiques sous-marines du port romain de Fos-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6454,73 +6670,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétra - Le sanctuaire du Qasr al-Bint et ses abords : un état des lieux des travaux de la Mission archéologique française à Pétra, Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6572,2279 +6788,2523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Renel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (21)</w:t>
+        <w:t xml:space="preserve">Rapport (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : jetée Sud et dépotoirs N</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chantier MoMArch Sainte Marguerite : 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Diméglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Dimeglio</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OA 5246, Département des recherches archéologiques subaquatiques et sous-marines (Drassm); Ipso Facto; Centre Camille Jullian (UMR 7299); Institut d'archéologie méditerranéenne (ARKAIA). 2024, 186 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des recherches archéologiques subaquatiques et sous-marines (Drassm); Ipso Facto; Centre Camille Jullian (UMR 7299). 2026, pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671279v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : Digue Sud et Dépotoir N</w:t>
+                <w:t xml:space="preserve">Chantier MoMArch Ste Marguerite : 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Diméglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] OA 4959, Département des recherches archéologiques subaquatiques et sous-marines (Drassm); Ipso Facto; Centre Camille Jullian (UMR 7299); Institut Archéologie Méditerranéenne (ARKAIA). 2023, 117 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Courné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des recherches archéologiques subaquatiques et sous-marines (Drassm); Ipso Facto; Centre Camille Jullian (UMR 7299); Arkaeos. 2025, pp.266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182887v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : jetée Sud et dépotoirs N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Voutyrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] OA4944, Centre Camille Jullian, UMR7299. 2023, pp.136</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dimeglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OA 5246, Département des recherches archéologiques subaquatiques et sous-marines (Drassm); Ipso Facto; Centre Camille Jullian (UMR 7299); Institut d'archéologie méditerranéenne (ARKAIA). 2024, 186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129963v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : sondages dépotoir et jetée Sud. Rapport final d’opération 2021</w:t>
+                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : Digue Sud et Dépotoir N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Voutyrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Département des recherches archéologiques subaquatiques et sous-marines (DRASSM); Ipso Facto; Centre Camille Jullian (UMR 7299). 2022, pp.97</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OA 4959, Département des recherches archéologiques subaquatiques et sous-marines (Drassm); Ipso Facto; Centre Camille Jullian (UMR 7299); Institut Archéologie Méditerranéenne (ARKAIA). 2023, 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03666553v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2021</w:t>
+                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2022, pp.93</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OA4944, Centre Camille Jullian, UMR7299. 2023, pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552443v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+                <w:t xml:space="preserve">Chantier MoMArch Les Laurons : sondages dépotoir et jetée Sud. Rapport final d’opération 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Kerschenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Voutyrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des recherches archéologiques subaquatiques et sous-marines (DRASSM); Ipso Facto; Centre Camille Jullian (UMR 7299). 2022, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03512861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2020</w:t>
+                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2021, pp.66</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2022, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164272v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Sabastia</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2020, pp.91</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Corse. 2021, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547897v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.180</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2021, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512748v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures et carrières immergées des îles de Cavallo et de San Baïnsu. Rapport final d’opération 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olbia de Provence, structures immergées. Rapport final d’opération 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sabastia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3886, Centre Camille Jullian, Drassm. 2020, pp.52</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian, UMR7299. 2020, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259122v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise des structures immergées des lieux d’extraction et/ou des carrières de l’île de Cavallo, Rapport final d’opération 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3367, Centre Camille Jullian, Drassm. 2019, pp.66</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Corse. 2020, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023432v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structures et carrières immergées des îles de Cavallo et de San Baïnsu. Rapport final d’opération 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Corse. 2019, pp.223</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3886, Centre Camille Jullian, Drassm. 2020, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514294v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018. Opération de sondage, Structure J (Sondage J1 et découverte Structure K), Rapport final d’opération 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise des structures immergées des lieux d’extraction et/ou des carrières de l’île de Cavallo, Rapport final d’opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3364, DRASSM. 2018, pp.53</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3367, Centre Camille Jullian, Drassm. 2019, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172329v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer. Chantier-école MoMArch 2018 : Opération de sondage Structure T, Rapport final d’opération 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souen Fontaine</w:t>
+                <w:t xml:space="preserve">Les Bouches de Bonifacio : approches archéologique et géoarchéologique. Projet collectif de recherche (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Brkojewitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3363, DRASSM. 2018, pp.59</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Corse. 2019, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172827v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2018</w:t>
+                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018. Opération de sondage, Structure J (Sondage J1 et découverte Structure K), Rapport final d’opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2018, pp.96</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3364, DRASSM. 2018, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172966v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018 : Opération de sondage, Structure A (Sondage S-A3), Rapport final d’opération 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer. Chantier-école MoMArch 2018 : Opération de sondage Structure T, Rapport final d’opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3361, DRASSM. 2018, pp.57</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3363, DRASSM. 2018, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172267v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018 : Opération de sondage, Structure B (Sondage S-B2), Rapport final d’opération 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3360, DRASSM. 2018, pp.26</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2018, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172282v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018 : Opération de sondage, Structure A (Sondage S-A3), Rapport final d’opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3361, DRASSM. 2018, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023749v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise et sondages des structures immergées aux abords de la villa romaine de Piantarella, Rapport final d’opération 2016-2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer, Chantier-école MoMArch 2018 : Opération de sondage, Structure B (Sondage S-B2), Rapport final d’opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3154, DRASSM. 2017, pp.77</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3360, DRASSM. 2018, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023386v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer Chantier-école MoMArch 2017 : Opération de sondages et de documentation des Structures A et B (Complexe monumental de l’Anse Saint-Gervais), Rapport final d’opération 2017</w:t>
+                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3215, DRASSM. 2017, pp.35</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023654v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expertise et sondages des structures immergées aux abords de la villa romaine de Piantarella, Rapport final d’opération 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3154, DRASSM. 2017, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer Chantier-école MoMArch 2017 : Opération de sondages et de documentation des Structures A et B (Complexe monumental de l’Anse Saint-Gervais), Rapport final d’opération 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RFO OA3215, DRASSM. 2017, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer Chantier-école MoMArch 2017 : Opération de sondage Structure T, Rapport final d’opération 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8859,85 +9319,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodriguez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RFO OA3215, DRASSM. 2017, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8947,117 +9407,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements littoraux immergés de la colonie grecque d’Olbia de Provence : acquisition tridimensionnelle sous-marine, campagne 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sabastia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9067,112 +9527,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plongée professionnelle au service de la recherche : le relevé architectural en milieu immergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blog RH du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9240,51 +9700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B417B66"/>
+    <w:nsid w:val="16EB1DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9471,51 +9931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-borel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8548-8636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166968684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article1412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle March" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4689" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2013.43" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2011.33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favre-Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2006.2159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monneron Claude-Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Payet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Kerschenmeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Voutyrea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crea.phisoc.ulb.be/fr/collection-etudes-darcheologie/les-carrieres-romaines-de-granodiorite-de-larchipel-des-lavezzi-au-sud-de-la-corse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000753536&amp;amp;titre_livre=D%27un_port_&#224;_l%27autre#" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ports-lespace-mediterraneen-antique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cealex.org/publication/citerne-el-nabih-alexandrie-le-mobilier-ceramique-issu-des-fouilles/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159045v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dimeglio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666553v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259122v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514294v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02969460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-borel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8548-8636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166968684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/spip.php?article1412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Brkojewitsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle March" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4689" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2013.43" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2011.33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favre-Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2006.2159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monneron Claude-Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Payet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Kerschenmeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Voutyrea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947346v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539703v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crea.phisoc.ulb.be/fr/collection-etudes-darcheologie/les-carrieres-romaines-de-granodiorite-de-larchipel-des-lavezzi-au-sud-de-la-corse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/archaeonautica-22/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000753536&amp;amp;titre_livre=D%27un_port_&#224;_l%27autre#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/ports-lespace-mediterraneen-antique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cealex.org/publication/citerne-el-nabih-alexandrie-le-mobilier-ceramique-issu-des-fouilles/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448229v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dim&#233;glio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Courn&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671279v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dimeglio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512861v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164272v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514294v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02969460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>