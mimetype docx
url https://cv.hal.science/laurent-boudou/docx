--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Boudou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5339-2042</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060262117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of polyethylene naphthalate as derived from photo-stimulated discharge, luminescence experiments and quantum chemical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (31), pp.315502. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad415b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale dielectric properties of TiO2 in SiO2 nanocomposite deposited by hybrid PECVD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/ad220d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement setup to simultaneously explore the location and energy of trapped charges in thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge trap spectroscopy in polymer dielectrics: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (26), pp.263001. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf44a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-SiO2 mixed oxide deposited by low pressure PECVD: Insights on optical and nanoscale electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abc38a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kusumasembada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Sinisuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Technology Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), p 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), pp.085304. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of polarization processes in a charge transport model applied on poly(ethylene naphthalate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-Q. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (22), pp.224105. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4953646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2016.005319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/1/015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455306. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge, conduction and photoluminescence measurements in gamma irradiated poly (ethylene-2,6-naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belkahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved technique for measuring mechanical deformations induced by an applied electric field to an organic insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.127-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Trapped Space Charge on Mechanical Deformation Induced by Electric Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.1416-1422. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2011.6032810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental cartographies of mechanical deformations induced by a dc electrical field in organic insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.525-543. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.525-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to describe the electrical ageing by considering the distributed nature of processes in polymeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (11-17), pp.652-656. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical ageing of polymers: The role of micro-domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.515-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage and temperature effect on Dielectric charging for RF-MEMS Capacitive Switches reliability investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (8-9), pp.1248-1252. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Crystallization and Morphology on the Field Mechanical Induced Strain of Poly(Ethylene 2,6-Naphthalene Dicarboxylate) Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1206-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and quantification of the mechanical deformation induced by an electrical field in poly(ethylene naphthalene 2,6-dicarboxylate) (PEN) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (1), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.28434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated depolarization current and space charge measurements on low-density polyethylene: Influence of the presence of antioxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (5), pp.2768-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe microscopy for reliability investigation of RF-MEMS capacitive switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.1232-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical deformation and electrical breakdown of PEN at high electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chavez-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106 (5), pp.2964-2969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical technique based mark tracking for electrical field induced mechanical strain measurement in thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in amorphous and partially crystalline PEN after isothermal crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Martinez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (5), pp.776-784. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/94.959700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annealing treatment on the electrical conductivity of low density polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martinez Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (9), pp.1046-1049. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation familiale et comportements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Bisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1969, VIII (4), pp. 47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Injection and Retention of Charges in Silica-Based Nanocomposite Dielectrics: Impact of Size of Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue : vers des surfaces antimicrobiennes à base d’AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (RJCAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue de milieux liquides par la méthode du courant de polarisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Low Concentrations of Silver Ions from measurements of DC Conductivity of Highly Insulating Liquid Media by the Alternate Polarization Current Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 17th International Conference on Nano/Molecular Medicine & Engineering (NANOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Honolulu, United States. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOMED64244.2024.10946032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transitions in Biaxially Oriented Polypropylene Accounting for Photo-Stimulated Currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à Force Electrostatique de la permittivité diélectrique locale : application aux protéines et aux bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale optical and dielectric responses of thin protein layers adsorbed on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silver Nanoparticles Embedded in a Silica Layer on the Surface Morphology of the Structure: Evaluation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Nanotechnology (NANO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nanoparticules d’argent insérées dans une matrice de silice sur les mécanismes d’injection et de dissipation de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la permittivité diélectrique de protéines par Microscopie à Force Electrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour explorer conjointement la position et l’énergie des charges piégées dans des films polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Polyethylene Naphthalate as Derived from Photo-Stimulated Discharge and Photoluminescence Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes de piégeage dans des films BOPP par mesures de charge d'espace et de décharge photo-stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jeunes Chercheurs en Génie Electrique (JCGE), Le Croisic, France, 14-17 Juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Trapping Process in BOPP by Coupled Space Charge and Photo-stimulated Discharge Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.376-379, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of TiₓSi 1-x O 2 mixed oxide and TiO₂ in SiO₂ nanocomposite dielectric properties at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Palermo, Italy. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Trap Spectroscopies in Polymer Dielectrics: Application to BOPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.057-064, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9600929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined-PSD and LIMM Measurements for Traps Characterization in BoPP Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 371-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-stimulated discharge current and charge distribution measurements on biaxially oriented polypropylene thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Electrets (ISE), Leymerick, Ireland, 2–6 Sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leymerick, Ireland. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Guangzhou, China. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEMPE.2019.8727251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserting polarization processes in a fluid charge transport model: Improvements and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.332-335, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-stimulated discharge current measurements on biaxially oriented polypropylene thin films (BOPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.722-725, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight in the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Nanotechnology Materials and Devices Conference, Oct. 02-04, 2017, Singapore (SINGAPORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Singapour, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of charge injection in polyethylene films by silver nanoparticles/SiO$_x$C$_y$:H barrier layer: Dependence on the particles size and surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ann Arbor, MI, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrhramane Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer / Metal Nanocomposites (Nanoworkshop 2015), Nov. 2–5, 2015, Jaipur (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of polarization processes in a charge transport model using time and frequency domain measurements on PEN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 384-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of film thickness on the dielectric properties and charge storage in PMMA thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orrit-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behar S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.350-353, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of PEN films using TSDC and PEA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.488-491, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre la charge d’espace accumulée et la déformation mécanique induite par un champ électrique dans un isolant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l’école doctorale GEET, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge and induced mechanical deformation cartographies by FLIMM and digital image correlation on electron irradiated PTFE thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISE.2011.6084971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering for RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Summer School on RF-MEMS and RF Microsystems, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers with gradual properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations mécaniques induites par l’application d’un champ électrique : corrélation avec la charge d’espace mesurée par la méthode FLIMM (Focused Laser Induced Modulated Method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2010: Congrès de la Société Française d'Electrostatique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés Diélectriques et Structurales de Revêtements Céramiques Elaborés par Procédé Micro-Arcs pour Application Spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Stimulated Depolarization Currents in polyethylene films. Numerical simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulbert Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Build-Up and Transport in Electron Beam Irradiated Polymers in a New Irradiation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Griseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of full-field deformation induced by a DC electrical field in organic insulator Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14: 14th International Conference on Experimental Mechanics, Poitiers, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la technique de mesure des déformations mécaniques induites par l’application d’un champ électrique à un isolant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge accumulation and induced mechanical deformation in organic insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulbert Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration électrochimique de revêtements céramiques par oxydation micro-arcs pour une application dans le domaine spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tschiember</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2009, Sinaia, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and Optical Characterizations of Insulating Coatings Prepared by Micro-Arc Oxidation Process on Aluminum Space Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADM 2009: 9th International Conference on Properties and Applications of Dielectric Materials, Harbin, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Harbin, China. pp.1110-1113, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2009.5252307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a white oxide-plasmic coating with improved thermo-optical properties for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMSE 2009: International Symposium on Materials in Space Environment, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Aix-en-Provence, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Response and Dielectric Breakdown of Poly (Ethylene-2, 6-Naphthalene Dicarboxylate) (PEN) Thin Films Subjected to High Electric Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Haute Tension, Sidi Bel-Abbés, ALGERIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sidi Bel-Abbés, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en Compte de la Distribution des Propriétés des Polymères pour l’Elaboration d’un Modèle de Vieillissement de ces Matériaux sous Contraintes Electriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the micro-arc oxidation (MAO) process for the elaboration of low absorbance ceramic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Toulousaine d’Electrochimie - Electrochimie et Applications, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Polymer Disordered Structure on the Elaboration of an Electrical Ageing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Latinoamerican Symposium of Polymers SLAP, PERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, SLAP, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between the Distributed Nature of Processes in Polymer Materials and their Electrical Ageing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Broadband Dielectric Spectroscopy and its Applications, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale investigations in dielectrics charging by electrostatic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE 2008 9th International Symposium on RF MEMS and RF Microsystems, Heraklion, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe microscopy for reliability investigation of RF-MEMS Capacitive Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, Maastricht, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of low absorbance innovating coatings for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochem 2008 Conference, Liverpool, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the mechanical strains induced by a dc electric field in amorphous and partially crystallized PEN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Chemical and Electrical Properties of SiNx Deposed by PECVD. Impact on RF MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM (ICSD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Winchester, United Kingdom. pp.643-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical technique to measure the induced mechanical strain by a dc electric field in thin organic insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Novelties in Electrical Measurements and Instrumentation, Iasi, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current conduction instabilities in polyethylene during heat cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seondoua Mbarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Malec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vancouver, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si3N4 Thin Films Proprerties for RF-MEMS Reliability Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS 2007 : International Conference on Solid-State Sensors, Actuators and Microsystems, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.579-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between charge accumulation and chemical proprieties in Si3N4 thin films: impact on RF MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007: The European Materials Research Society 2007 Fall Meeting Varsaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de chargement de diélectriques pour l'optimisation de la fiabilité des MEMS RF à actionnement électrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM'2007: 15èmes Journées Nationales Micro-ondes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Study of charge trapping in SiNx for MEMS Capacitive Switches Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memswave 2007 : 8th International Symposium on RF MEMS and RF Microsystems, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical field induced mechanical strain measurement of Poly (Ethylene-2, 6-Naphthalene Dicarboxylate) (PEN) thin films by a non destructive optical technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNHT 2007, Oran, ALGERIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-dimensional Model to Describe the Ageing Process in Polymers Used for Electrical Insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity of polyethylene - role of antioxidant and crosslinking by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.245-247, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2001.955608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of morphology on dielectric properties of PEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Martinez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.171-174, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2001.955579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celano U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15612-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for ageing of electrical insulation: trends and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.189-209, 2010, 978-1-84821-165-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precursory phenomena and dielectric breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.165-189, 2010, 978-1-84821-165-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères et Composites pour l'électrotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2010, Les Techniques de l'Ingénieur. Traité "Convertisseurs et machines électriques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes précurseurs et rupture diélectrique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Diélectriques Pour Le Génie Électrique - Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2007, 2-7462-1833-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de vieillissement électrique et de durée de vie : tendances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Diélectriques Pour Le Génie Électrique - Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2007, 978-2-7462-1833-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Boudou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5339-2042</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060262117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Injection and Retention of Charges in Silica-Based Nanocomposite Dielectrics: Impact of Size of Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue : vers des surfaces antimicrobiennes à base d’AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (RJCAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue de milieux liquides par la méthode du courant de polarisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Low Concentrations of Silver Ions from measurements of DC Conductivity of Highly Insulating Liquid Media by the Alternate Polarization Current Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 17th International Conference on Nano/Molecular Medicine & Engineering (NANOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Honolulu, United States. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOMED64244.2024.10946032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transitions in Biaxially Oriented Polypropylene Accounting for Photo-Stimulated Currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à Force Electrostatique de la permittivité diélectrique locale : application aux protéines et aux bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale optical and dielectric responses of thin protein layers adsorbed on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silver Nanoparticles Embedded in a Silica Layer on the Surface Morphology of the Structure: Evaluation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Nanotechnology (NANO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nanoparticules d’argent insérées dans une matrice de silice sur les mécanismes d’injection et de dissipation de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la permittivité diélectrique de protéines par Microscopie à Force Electrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour explorer conjointement la position et l’énergie des charges piégées dans des films polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Polyethylene Naphthalate as Derived from Photo-Stimulated Discharge and Photoluminescence Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes de piégeage dans des films BOPP par mesures de charge d'espace et de décharge photo-stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jeunes Chercheurs en Génie Electrique (JCGE), Le Croisic, France, 14-17 Juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Trapping Process in BOPP by Coupled Space Charge and Photo-stimulated Discharge Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.376-379, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of TiₓSi 1-x O 2 mixed oxide and TiO₂ in SiO₂ nanocomposite dielectric properties at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Palermo, Italy. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Trap Spectroscopies in Polymer Dielectrics: Application to BOPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.057-064, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9600929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined-PSD and LIMM Measurements for Traps Characterization in BoPP Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 371-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-stimulated discharge current and charge distribution measurements on biaxially oriented polypropylene thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Electrets (ISE), Leymerick, Ireland, 2–6 Sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leymerick, Ireland. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Guangzhou, China. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEMPE.2019.8727251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserting polarization processes in a fluid charge transport model: Improvements and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.332-335, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-stimulated discharge current measurements on biaxially oriented polypropylene thin films (BOPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.722-725, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight in the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Nanotechnology Materials and Devices Conference, Oct. 02-04, 2017, Singapore (SINGAPORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Singapour, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of charge injection in polyethylene films by silver nanoparticles/SiO$_x$C$_y$:H barrier layer: Dependence on the particles size and surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ann Arbor, MI, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrhramane Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer / Metal Nanocomposites (Nanoworkshop 2015), Nov. 2–5, 2015, Jaipur (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of polarization processes in a charge transport model using time and frequency domain measurements on PEN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 384-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of film thickness on the dielectric properties and charge storage in PMMA thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orrit-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behar S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.350-353, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of PEN films using TSDC and PEA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.488-491, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre la charge d’espace accumulée et la déformation mécanique induite par un champ électrique dans un isolant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l’école doctorale GEET, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge and induced mechanical deformation cartographies by FLIMM and digital image correlation on electron irradiated PTFE thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISE.2011.6084971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering for RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Summer School on RF-MEMS and RF Microsystems, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations mécaniques induites par l’application d’un champ électrique : corrélation avec la charge d’espace mesurée par la méthode FLIMM (Focused Laser Induced Modulated Method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2010: Congrès de la Société Française d'Electrostatique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés Diélectriques et Structurales de Revêtements Céramiques Elaborés par Procédé Micro-Arcs pour Application Spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers with gradual properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Stimulated Depolarization Currents in polyethylene films. Numerical simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulbert Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Build-Up and Transport in Electron Beam Irradiated Polymers in a New Irradiation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Griseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of full-field deformation induced by a DC electrical field in organic insulator Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14: 14th International Conference on Experimental Mechanics, Poitiers, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la technique de mesure des déformations mécaniques induites par l’application d’un champ électrique à un isolant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge accumulation and induced mechanical deformation in organic insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulbert Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration électrochimique de revêtements céramiques par oxydation micro-arcs pour une application dans le domaine spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tschiember</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2009, Sinaia, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Response and Dielectric Breakdown of Poly (Ethylene-2, 6-Naphthalene Dicarboxylate) (PEN) Thin Films Subjected to High Electric Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Haute Tension, Sidi Bel-Abbés, ALGERIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sidi Bel-Abbés, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a white oxide-plasmic coating with improved thermo-optical properties for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMSE 2009: International Symposium on Materials in Space Environment, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Aix-en-Provence, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and Optical Characterizations of Insulating Coatings Prepared by Micro-Arc Oxidation Process on Aluminum Space Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADM 2009: 9th International Conference on Properties and Applications of Dielectric Materials, Harbin, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Harbin, China. pp.1110-1113, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2009.5252307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the micro-arc oxidation (MAO) process for the elaboration of low absorbance ceramic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Toulousaine d’Electrochimie - Electrochimie et Applications, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Polymer Disordered Structure on the Elaboration of an Electrical Ageing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Latinoamerican Symposium of Polymers SLAP, PERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, SLAP, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en Compte de la Distribution des Propriétés des Polymères pour l’Elaboration d’un Modèle de Vieillissement de ces Matériaux sous Contraintes Electriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between the Distributed Nature of Processes in Polymer Materials and their Electrical Ageing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Broadband Dielectric Spectroscopy and its Applications, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale investigations in dielectrics charging by electrostatic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE 2008 9th International Symposium on RF MEMS and RF Microsystems, Heraklion, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe microscopy for reliability investigation of RF-MEMS Capacitive Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, Maastricht, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of low absorbance innovating coatings for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochem 2008 Conference, Liverpool, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current conduction instabilities in polyethylene during heat cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seondoua Mbarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Malec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vancouver, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si3N4 Thin Films Proprerties for RF-MEMS Reliability Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS 2007 : International Conference on Solid-State Sensors, Actuators and Microsystems, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.579-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Chemical and Electrical Properties of SiNx Deposed by PECVD. Impact on RF MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM (ICSD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Winchester, United Kingdom. pp.643-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical technique to measure the induced mechanical strain by a dc electric field in thin organic insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Novelties in Electrical Measurements and Instrumentation, Iasi, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the mechanical strains induced by a dc electric field in amorphous and partially crystallized PEN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between charge accumulation and chemical proprieties in Si3N4 thin films: impact on RF MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007: The European Materials Research Society 2007 Fall Meeting Varsaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de chargement de diélectriques pour l'optimisation de la fiabilité des MEMS RF à actionnement électrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM'2007: 15èmes Journées Nationales Micro-ondes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Study of charge trapping in SiNx for MEMS Capacitive Switches Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memswave 2007 : 8th International Symposium on RF MEMS and RF Microsystems, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical field induced mechanical strain measurement of Poly (Ethylene-2, 6-Naphthalene Dicarboxylate) (PEN) thin films by a non destructive optical technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNHT 2007, Oran, ALGERIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-dimensional Model to Describe the Ageing Process in Polymers Used for Electrical Insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity of polyethylene - role of antioxidant and crosslinking by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.245-247, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2001.955608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of morphology on dielectric properties of PEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Martinez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.171-174, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2001.955579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of polyethylene naphthalate as derived from photo-stimulated discharge, luminescence experiments and quantum chemical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (31), pp.315502. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad415b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale dielectric properties of TiO2 in SiO2 nanocomposite deposited by hybrid PECVD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/ad220d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement setup to simultaneously explore the location and energy of trapped charges in thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge trap spectroscopy in polymer dielectrics: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (26), pp.263001. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf44a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-SiO2 mixed oxide deposited by low pressure PECVD: Insights on optical and nanoscale electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abc38a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kusumasembada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Sinisuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Technology Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), p 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), pp.085304. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of polarization processes in a charge transport model applied on poly(ethylene naphthalate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-Q. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (22), pp.224105. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4953646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2016.005319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/1/015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455306. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge, conduction and photoluminescence measurements in gamma irradiated poly (ethylene-2,6-naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belkahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved technique for measuring mechanical deformations induced by an applied electric field to an organic insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.127-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Trapped Space Charge on Mechanical Deformation Induced by Electric Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.1416-1422. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2011.6032810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental cartographies of mechanical deformations induced by a dc electrical field in organic insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.525-543. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.525-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to describe the electrical ageing by considering the distributed nature of processes in polymeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (11-17), pp.652-656. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical ageing of polymers: The role of micro-domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.515-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage and temperature effect on Dielectric charging for RF-MEMS Capacitive Switches reliability investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (8-9), pp.1248-1252. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Crystallization and Morphology on the Field Mechanical Induced Strain of Poly(Ethylene 2,6-Naphthalene Dicarboxylate) Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1206-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and quantification of the mechanical deformation induced by an electrical field in poly(ethylene naphthalene 2,6-dicarboxylate) (PEN) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (1), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.28434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated depolarization current and space charge measurements on low-density polyethylene: Influence of the presence of antioxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (5), pp.2768-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe microscopy for reliability investigation of RF-MEMS capacitive switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.1232-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical technique based mark tracking for electrical field induced mechanical strain measurement in thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical deformation and electrical breakdown of PEN at high electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chavez-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106 (5), pp.2964-2969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in amorphous and partially crystalline PEN after isothermal crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Martinez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (5), pp.776-784. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/94.959700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annealing treatment on the electrical conductivity of low density polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martinez Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (9), pp.1046-1049. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation familiale et comportements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Bisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1969, VIII (4), pp. 47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celano U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15612-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for ageing of electrical insulation: trends and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.189-209, 2010, 978-1-84821-165-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precursory phenomena and dielectric breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.165-189, 2010, 978-1-84821-165-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères et Composites pour l'électrotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2010, Les Techniques de l'Ingénieur. Traité "Convertisseurs et machines électriques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes précurseurs et rupture diélectrique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Diélectriques Pour Le Génie Électrique - Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2007, 2-7462-1833-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de vieillissement électrique et de durée de vie : tendances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Diélectriques Pour Le Génie Électrique - Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2007, 978-2-7462-1833-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8C108C7"/>
+    <w:nsid w:val="C7E39A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boudou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5339-2042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060262117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Mendoza-Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad415b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitronika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Dan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ravisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/ad220d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf44a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ravisy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belkahla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Amroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.03.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP5BMZ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Vega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.127-139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XVVTS22T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.525-543" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NC5WDW15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lahoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.09.039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB5P25MB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.515-524" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8C9N72SB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamhamdi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zaghloul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2008.07.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BRNT10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Zegnini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.28434" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tebani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guastavino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Belarni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guastavino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lotfy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chavez-Lara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Martinez-Vega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/94.959700" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guastavino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martinez Vega" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.732" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHWLQFN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bisset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613219" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED64244.2024.10946032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613190" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310847v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410447" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529042v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863568" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitronika" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Besland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863524" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438434v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9600929" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004062v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ben Hassine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zheng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401125" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orrit-Prat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar S." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619883" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987950v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2011.6084971" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933691v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kighelman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschiember" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942704v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252307" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942701v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yousfi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zegnini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988018v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988017v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942603v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942602v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988013v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942597v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942699v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942595v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seondoua Mbarga" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942601v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942702v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942703v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942600v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Vega" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955608" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486628v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955579" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048588v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mayoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048586v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boudou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5339-2042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060262117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613219" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED64244.2024.10946032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Mendoza-Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310847v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitronika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ravisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Besland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863524" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9600929" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ben Hassine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orrit-Prat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar S." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619883" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987950v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Vega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2011.6084971" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933688v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kighelman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschiember" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yousfi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zegnini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252307" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lahoud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamhamdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guastavino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942595v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seondoua Mbarga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942596v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Zegnini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guastavino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Vega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955608" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Martinez-Vega" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955579" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad415b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitronika" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Dan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ravisy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/ad220d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Zheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf44a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148510" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belkahla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Amroun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.03.036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP5BMZ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.127-139" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XVVTS22T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794143v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794144v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.525-543" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NC5WDW15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794366v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.09.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB5P25MB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794346v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.515-524" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8C9N72SB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zaghloul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2008.07.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BRNT10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794345v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794343v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.28434" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tebani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624732v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Belarni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794344v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794338v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lotfy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chavez-Lara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486287v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/94.959700" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guastavino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martinez Vega" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.732" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHWLQFN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bisset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048588v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mayoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048586v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>