--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Boudou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5339-2042</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060262117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Injection and Retention of Charges in Silica-Based Nanocomposite Dielectrics: Impact of Size of Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue : vers des surfaces antimicrobiennes à base d’AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (RJCAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue de milieux liquides par la méthode du courant de polarisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Low Concentrations of Silver Ions from measurements of DC Conductivity of Highly Insulating Liquid Media by the Alternate Polarization Current Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 17th International Conference on Nano/Molecular Medicine & Engineering (NANOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Honolulu, United States. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOMED64244.2024.10946032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transitions in Biaxially Oriented Polypropylene Accounting for Photo-Stimulated Currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à Force Electrostatique de la permittivité diélectrique locale : application aux protéines et aux bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale optical and dielectric responses of thin protein layers adsorbed on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silver Nanoparticles Embedded in a Silica Layer on the Surface Morphology of the Structure: Evaluation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Nanotechnology (NANO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nanoparticules d’argent insérées dans une matrice de silice sur les mécanismes d’injection et de dissipation de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la permittivité diélectrique de protéines par Microscopie à Force Electrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour explorer conjointement la position et l’énergie des charges piégées dans des films polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Polyethylene Naphthalate as Derived from Photo-Stimulated Discharge and Photoluminescence Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes de piégeage dans des films BOPP par mesures de charge d'espace et de décharge photo-stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jeunes Chercheurs en Génie Electrique (JCGE), Le Croisic, France, 14-17 Juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Trapping Process in BOPP by Coupled Space Charge and Photo-stimulated Discharge Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.376-379, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of TiₓSi 1-x O 2 mixed oxide and TiO₂ in SiO₂ nanocomposite dielectric properties at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Palermo, Italy. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Trap Spectroscopies in Polymer Dielectrics: Application to BOPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.057-064, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9600929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined-PSD and LIMM Measurements for Traps Characterization in BoPP Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 371-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-stimulated discharge current and charge distribution measurements on biaxially oriented polypropylene thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Electrets (ISE), Leymerick, Ireland, 2–6 Sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leymerick, Ireland. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Guangzhou, China. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEMPE.2019.8727251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserting polarization processes in a fluid charge transport model: Improvements and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.332-335, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-stimulated discharge current measurements on biaxially oriented polypropylene thin films (BOPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.722-725, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight in the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Nanotechnology Materials and Devices Conference, Oct. 02-04, 2017, Singapore (SINGAPORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Singapour, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of charge injection in polyethylene films by silver nanoparticles/SiO$_x$C$_y$:H barrier layer: Dependence on the particles size and surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ann Arbor, MI, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrhramane Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer / Metal Nanocomposites (Nanoworkshop 2015), Nov. 2–5, 2015, Jaipur (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of polarization processes in a charge transport model using time and frequency domain measurements on PEN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 384-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of film thickness on the dielectric properties and charge storage in PMMA thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orrit-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behar S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.350-353, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of PEN films using TSDC and PEA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.488-491, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre la charge d’espace accumulée et la déformation mécanique induite par un champ électrique dans un isolant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l’école doctorale GEET, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge and induced mechanical deformation cartographies by FLIMM and digital image correlation on electron irradiated PTFE thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISE.2011.6084971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering for RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Summer School on RF-MEMS and RF Microsystems, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations mécaniques induites par l’application d’un champ électrique : corrélation avec la charge d’espace mesurée par la méthode FLIMM (Focused Laser Induced Modulated Method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2010: Congrès de la Société Française d'Electrostatique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés Diélectriques et Structurales de Revêtements Céramiques Elaborés par Procédé Micro-Arcs pour Application Spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers with gradual properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Stimulated Depolarization Currents in polyethylene films. Numerical simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulbert Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Build-Up and Transport in Electron Beam Irradiated Polymers in a New Irradiation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Griseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of full-field deformation induced by a DC electrical field in organic insulator Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14: 14th International Conference on Experimental Mechanics, Poitiers, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la technique de mesure des déformations mécaniques induites par l’application d’un champ électrique à un isolant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge accumulation and induced mechanical deformation in organic insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulbert Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration électrochimique de revêtements céramiques par oxydation micro-arcs pour une application dans le domaine spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tschiember</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2009, Sinaia, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Response and Dielectric Breakdown of Poly (Ethylene-2, 6-Naphthalene Dicarboxylate) (PEN) Thin Films Subjected to High Electric Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Haute Tension, Sidi Bel-Abbés, ALGERIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sidi Bel-Abbés, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a white oxide-plasmic coating with improved thermo-optical properties for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMSE 2009: International Symposium on Materials in Space Environment, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Aix-en-Provence, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and Optical Characterizations of Insulating Coatings Prepared by Micro-Arc Oxidation Process on Aluminum Space Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADM 2009: 9th International Conference on Properties and Applications of Dielectric Materials, Harbin, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Harbin, China. pp.1110-1113, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2009.5252307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the micro-arc oxidation (MAO) process for the elaboration of low absorbance ceramic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Toulousaine d’Electrochimie - Electrochimie et Applications, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Polymer Disordered Structure on the Elaboration of an Electrical Ageing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Latinoamerican Symposium of Polymers SLAP, PERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, SLAP, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en Compte de la Distribution des Propriétés des Polymères pour l’Elaboration d’un Modèle de Vieillissement de ces Matériaux sous Contraintes Electriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between the Distributed Nature of Processes in Polymer Materials and their Electrical Ageing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Broadband Dielectric Spectroscopy and its Applications, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale investigations in dielectrics charging by electrostatic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE 2008 9th International Symposium on RF MEMS and RF Microsystems, Heraklion, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe microscopy for reliability investigation of RF-MEMS Capacitive Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, Maastricht, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of low absorbance innovating coatings for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochem 2008 Conference, Liverpool, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current conduction instabilities in polyethylene during heat cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seondoua Mbarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Malec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vancouver, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si3N4 Thin Films Proprerties for RF-MEMS Reliability Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS 2007 : International Conference on Solid-State Sensors, Actuators and Microsystems, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.579-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Chemical and Electrical Properties of SiNx Deposed by PECVD. Impact on RF MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM (ICSD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Winchester, United Kingdom. pp.643-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical technique to measure the induced mechanical strain by a dc electric field in thin organic insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Novelties in Electrical Measurements and Instrumentation, Iasi, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the mechanical strains induced by a dc electric field in amorphous and partially crystallized PEN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between charge accumulation and chemical proprieties in Si3N4 thin films: impact on RF MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007: The European Materials Research Society 2007 Fall Meeting Varsaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de chargement de diélectriques pour l'optimisation de la fiabilité des MEMS RF à actionnement électrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM'2007: 15èmes Journées Nationales Micro-ondes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Study of charge trapping in SiNx for MEMS Capacitive Switches Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memswave 2007 : 8th International Symposium on RF MEMS and RF Microsystems, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical field induced mechanical strain measurement of Poly (Ethylene-2, 6-Naphthalene Dicarboxylate) (PEN) thin films by a non destructive optical technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNHT 2007, Oran, ALGERIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-dimensional Model to Describe the Ageing Process in Polymers Used for Electrical Insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity of polyethylene - role of antioxidant and crosslinking by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.245-247, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2001.955608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of morphology on dielectric properties of PEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Martinez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.171-174, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2001.955579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of polyethylene naphthalate as derived from photo-stimulated discharge, luminescence experiments and quantum chemical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (31), pp.315502. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad415b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale dielectric properties of TiO2 in SiO2 nanocomposite deposited by hybrid PECVD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/ad220d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement setup to simultaneously explore the location and energy of trapped charges in thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge trap spectroscopy in polymer dielectrics: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (26), pp.263001. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf44a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-SiO2 mixed oxide deposited by low pressure PECVD: Insights on optical and nanoscale electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abc38a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kusumasembada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Sinisuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Technology Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), p 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), pp.085304. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of polarization processes in a charge transport model applied on poly(ethylene naphthalate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-Q. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (22), pp.224105. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4953646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2016.005319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/1/015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455306. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge, conduction and photoluminescence measurements in gamma irradiated poly (ethylene-2,6-naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belkahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved technique for measuring mechanical deformations induced by an applied electric field to an organic insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.127-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Trapped Space Charge on Mechanical Deformation Induced by Electric Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.1416-1422. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2011.6032810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental cartographies of mechanical deformations induced by a dc electrical field in organic insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.525-543. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.525-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to describe the electrical ageing by considering the distributed nature of processes in polymeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (11-17), pp.652-656. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical ageing of polymers: The role of micro-domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.515-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage and temperature effect on Dielectric charging for RF-MEMS Capacitive Switches reliability investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (8-9), pp.1248-1252. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Crystallization and Morphology on the Field Mechanical Induced Strain of Poly(Ethylene 2,6-Naphthalene Dicarboxylate) Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1206-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and quantification of the mechanical deformation induced by an electrical field in poly(ethylene naphthalene 2,6-dicarboxylate) (PEN) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (1), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.28434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated depolarization current and space charge measurements on low-density polyethylene: Influence of the presence of antioxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (5), pp.2768-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe microscopy for reliability investigation of RF-MEMS capacitive switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.1232-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical technique based mark tracking for electrical field induced mechanical strain measurement in thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical deformation and electrical breakdown of PEN at high electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chavez-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106 (5), pp.2964-2969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in amorphous and partially crystalline PEN after isothermal crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Martinez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (5), pp.776-784. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/94.959700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annealing treatment on the electrical conductivity of low density polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martinez Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (9), pp.1046-1049. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation familiale et comportements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Bisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1969, VIII (4), pp. 47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celano U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15612-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for ageing of electrical insulation: trends and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.189-209, 2010, 978-1-84821-165-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precursory phenomena and dielectric breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.165-189, 2010, 978-1-84821-165-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères et Composites pour l'électrotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2010, Les Techniques de l'Ingénieur. Traité "Convertisseurs et machines électriques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes précurseurs et rupture diélectrique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Diélectriques Pour Le Génie Électrique - Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2007, 2-7462-1833-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de vieillissement électrique et de durée de vie : tendances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Diélectriques Pour Le Génie Électrique - Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2007, 978-2-7462-1833-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Boudou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5339-2042</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060262117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of the electrical response of plasma deposited AgNPs-based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE-NANO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanoscale investigation of plasma deposited AgNPs-based nanocomposites electrical properties for nanoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue : vers des surfaces antimicrobiennes à base d’AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des jeunes chercheurs africains en France (RJCAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Based Synthesis of Silver Nanoparticles Embedded in Dielectric Matrices for Control of Charge Injection and Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Manipulation, Manufacturing and Measurements on the Nanoscale (IEEE 3M-NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zhongshan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Injection and Retention of Charges in Silica-Based Nanocomposite Dielectrics: Impact of Size of Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Low Concentrations of Silver Ions from measurements of DC Conductivity of Highly Insulating Liquid Media by the Alternate Polarization Current Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 17th International Conference on Nano/Molecular Medicine & Engineering (NANOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Honolulu, United States. pp.74-77, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOMED64244.2024.10946032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes électriques - apport de la modélisation pour l'interprétation des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Forum des microscopies à sonde locale (RéMiSoL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de très faibles concentrations d’ions argent à partir de mesures de la conductivité continue de milieux liquides par la méthode du courant de polarisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Transitions in Biaxially Oriented Polypropylene Accounting for Photo-Stimulated Currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à Force Electrostatique de la permittivité diélectrique locale : application aux protéines et aux bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale optical and dielectric responses of thin protein layers adsorbed on solid silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of space charge accumulation at Metal/Dielectric interface by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Silver Nanoparticles Embedded in a Silica Layer on the Surface Morphology of the Structure: Evaluation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Nanotechnology (NANO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju City, South Korea. pp.233-236, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO58406.2023.10231207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des nanoparticules d’argent insérées dans une matrice de silice sur les mécanismes d’injection et de dissipation de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de charge d’espace à l’échelle sub-micrométrique par Microscopie à sonde de Kelvin (KPFM): application à l’étude de l’interface Al/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la permittivité diélectrique de protéines par Microscopie à Force Electrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Rima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles des Utilisateurs d’AFM, Bruker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour explorer conjointement la position et l’énergie des charges piégées dans des films polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Polyethylene Naphthalate as Derived from Photo-Stimulated Discharge and Photoluminescence Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle de la permittivité diélectrique de couches minces diélectriques : application aux nanocomposites silice / nanoparticules d'argent élaborés par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernay, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of Silver Nanoparticles Embedded in Dielectric Matrices for Optical, Electrical Engineering and Microbiology Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference Nanomaterials: Applications and Properties (IEEE NAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes de piégeage dans des films BOPP par mesures de charge d'espace et de décharge photo-stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jeunes Chercheurs en Génie Electrique (JCGE), Le Croisic, France, 14-17 Juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Trapping Process in BOPP by Coupled Space Charge and Photo-stimulated Discharge Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.376-379, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical Properties of Thin Silica Layers with a Single Plane of AgNPs Embedded Near the Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 4th International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palermo, Italy. pp.273-276, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of TiₓSi 1-x O 2 mixed oxide and TiO₂ in SiO₂ nanocomposite dielectric properties at nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Besland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Dielectrics (ICD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Palermo, Italy. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD53806.2022.9863524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale investigation of nanocomposite dielectric permittivity: application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probing of the electrical properties of thin dielectric films: application to silver nanoparticles-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Functional Nanocomposites (Nanoworkshop 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varese, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Trap Spectroscopies in Polymer Dielectrics: Application to BOPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.057-064, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9600929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined-PSD and LIMM Measurements for Traps Characterization in BoPP Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-9 July 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 371-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Charge Density Probing at Aluminum / SiNx Interface: a Sub-micrometric Investigation by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia (virtual ), Spain. pp. 451-454, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Engineering of the Dielectric Properties of Thin Silica Layers with a Single Plane of AgNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internat. Conf. on Dielectrics (ICD), Valencia, Spain, 5-31 July 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp. 205-208, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-stimulated discharge current and charge distribution measurements on biaxially oriented polypropylene thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Electrets (ISE), Leymerick, Ireland, 2–6 Sept. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leymerick, Ireland. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced effects on the injection and retention of electrical charges in SiO 2 layers containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Electrets (ISE), Limerick, Ireland, 2–6 Sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limerick, Ireland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electric field behavior and energetic processes in Poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Materials and Power Equipment (ICEMPE 2019), April 7-10, 2019, Guangzhou (CHINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Guangzhou, China. pp. 88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Electric Field and Energetic Processes in Poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 2nd International Conference on Electrical Materials and Power Equipment (ICEMPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Guangzhou, China. pp.85-90, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEMPE.2019.8727251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Electrical Behaviour of Thin Dielectric Films at Nanoscale using Methods Derived from Atomic Force Microscopy: Application to Plasma Deposited AgNPs-Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 13th Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Portland, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2018.8605887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie à sonde de Kelvin (KPFM) des phénomènes d’injection et de stockage de charges électriques dans des couches minces de SiO2 contenant des inclusions métalliques de taille nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Conf. Société Française d'Electrostatique (SFE), 29-31 août 2018, Grenoble, France. Proc. SFE 2018, pp. 1-5, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging mechanisms involved in the non-typical electron emission yield observed for thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Spacecraft Charging Technology Conference (SCTC), June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inserting polarization processes in a fluid charge transport model: Improvements and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.332-335, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the electrical behaviour of thin dielectric films at nanoscale using technics methods derived from Atomic Force Microscopy : application to plasma deposited AgNPs-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Nanotechnology Materials &amp; Devices Conference (NMDC 2018), Oct. 14-17, 2018, Portland, OR (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Portland, United States. pp.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of required conditions to limit the dielectric charging phenomenon when measuring the electron emission yield from thin dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-stimulated discharge current measurements on biaxially oriented polypropylene thin films (BOPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.722-725, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties in dielectrics: A cross-section analysis by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th International Conference on the Properties and Applications of Dielectric Materials (ICPADM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Xi'an, China. pp.1135-1138, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2018.8401246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Geometric Features in Nanoscale Characterization of Charge Injection and Transport in thin Dielectric Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2018.8468409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight in the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Nanotechnology Materials and Devices Conference, Oct. 02-04, 2017, Singapore (SINGAPORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Singapour, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the secondary electron emission phenomenon when originating from very thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 17th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.515-516, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2017.8117275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement atypique de l’émission électronique de couches minces diélectriques de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Couplages à l’échelle nano dans les matériaux pour la santé et l’énergie - applications pour les Biocapteurs et le Photovoltaïque", 13-15 Décembre, 2017, GDR Nacre, Nailloux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nailloux, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the charge transport in dielectrics by plasma processed nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Polymer/Metal Nanocomposites (Nanoworkshop 2017), Sept. 12-15, 2017, Charles University, Prague (CZECH REPUBLIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier effect to charge injection in polyethylene by silver nanoparticles containing plasma polymer composites investigated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.1085-1088, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection mitigation in polyethylene induced by silver nanoparticles containing organosilicon barrier layer as demonstrated by conductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering of nanostructured layers preventing electrostatic charging in thin dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2015.7439236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based concept for engineering of multifunctional materials with application to synthesis of large-area plasmonic substrates and to control the charge injection in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 16th International Conference on Nanotechnology (IEEE-NANO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sendai, Japan. pp.8-11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2016.7751389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mesure de charges d'espace par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale, Sochaux, 21-25 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sochaux, France. p.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection investigation at metal/dielectric interfaces by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of charge injection in polyethylene films by silver nanoparticles/SiO$_x$C$_y$:H barrier layer: Dependence on the particles size and surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ann Arbor, MI, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2015.7352009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des courbes de force pour l'étude à l'échelle nanométrique des charges piégées dans les diélectriques en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrhramane Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Forum des microscopies à sonde locale, Forêt d'Orient, 16-20 Mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Forêt d'Orient, France. pp. 109-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma based processes for dielectric engineering of nanostructured layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Polymer / Metal Nanocomposites (Nanoworkshop 2015), Nov. 2–5, 2015, Jaipur (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par KFM de l'impact de l'épaisseur de couches de SiON sur les phénomènes d’injection et de stockage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Forum des microscopies à sonde locale, 17-21 Mars 2014, Montauban, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montauban, France. pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures à l'échelle sub-micronique des charges piégées dans les isolants : utilisation de méthodes dérivées de la Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 402-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the plasma parameters for deposition of thin nanocomposite layer containing a monolayer of silver nanoparticles on polymer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTPP13-High Tech Plasma Processes Conference, 22–27 June,Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a modified interface by silver nanoparticles/SiOC:H barrier layer against space charge injection under HVDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-CEIDP2014,19-22 oct. 2014, Des Moines, Iowa (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Iowa, United States. pp.883 - 886, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2014.6995810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles/plasma polymer barrier to prevent space charge injection in polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique NACRE, 22-26 septembre 2014, St Aygulf (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Aygulf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of polarization processes in a charge transport model using time and frequency domain measurements on PEN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 384-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes d'injection et de stockage de charges électriques dans des couches minces de SiOxNy par microscopie à sonde de Kelvin (KPFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Société Française d'Electrostatique (SFE), Toulouse, France, 27-29 Aout 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp. 134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin SiCOH layers with Ag-NPs tailored interface as model system of deep artificial traps for electric charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of charge injection in polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles embedded in dielectric matrix: charge transport analysis with application to control of space charge formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2013 : EEE Conference on Electrical Insulation and Dielectric Phenomena, Shenzen, CHINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Shenzen, China. pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface tailoring for charge injection control in electrically insulating polyethylene by a nano Ag/SiCOH barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Milliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jicable-HVDC’13, Perpignan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of film thickness on the dielectric properties and charge storage in PMMA thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orrit-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behar S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.350-353, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge probing in dielectrics at nanometer scale by techniques derived from Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : 11th IEEE International Conference on Solid Dielectrics, Bologna, Italy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of PEN films using TSDC and PEA measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD : IEEE International Conference on Solid Dielectrics Bologna, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bologna, Italy. pp.488-491, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2013.6619899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of LDPE films using Thermo-Stimulated Depolarization Currents method: measurement and simulation based on a transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Quyen Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de la Société Française d’Electrostatique, Cherbourg-Octeville, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d’argent comme centres de pièges profonds artificiels pour les charges dans une couche diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Nacre - Nanocristaux dans des diélectriques pour l’électronique et pour l’optique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in probing space charge at sub-micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre la charge d’espace accumulée et la déformation mécanique induite par un champ électrique dans un isolant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l’école doctorale GEET, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge and induced mechanical deformation cartographies by FLIMM and digital image correlation on electron irradiated PTFE thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 2011: 14th International Symposium on Electrets, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISE.2011.6084971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric engineering for RF-MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Summer School on RF-MEMS and RF Microsystems, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés Diélectriques et Structurales de Revêtements Céramiques Elaborés par Procédé Micro-Arcs pour Application Spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations mécaniques induites par l’application d’un champ électrique : corrélation avec la charge d’espace mesurée par la méthode FLIMM (Focused Laser Induced Modulated Method)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2010: Congrès de la Société Française d'Electrostatique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers with gradual properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Potsdam, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials versus new design: study on the physico-chemical and electrical properties of thin SiOxNy layers for their use in RF-MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: 5e Colloque sur les Matériaux du Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.104-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Stimulated Depolarization Currents in polyethylene films. Numerical simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulbert Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of full-field deformation induced by a DC electrical field in organic insulator Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14: 14th International Conference on Experimental Mechanics, Poitiers, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Build-Up and Transport in Electron Beam Irradiated Polymers in a New Irradiation Chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Griseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lafayette, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la technique de mesure des déformations mécaniques induites par l’application d’un champ électrique à un isolant organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'2010: Colloque sur les Matériaux du Génie Electrique, Montpellier, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge accumulation and induced mechanical deformation in organic insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2010 :10th IEEE International Conference on Solid Dielectrics. Potsdam, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2010.5568032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion on the Likely Mechanisms for Dielectric Charging in AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2010 : Conference on Electrical Insulation and Dielectric Phenomena, Lafayette, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, West Lafayette, United States. 4 p., </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2010.5724090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermo-stimulated depolarization currents in polyethylene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulbert Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2009 : Conference on Electrical Insulation and Dielectric Phenomena, Virginie Beach, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Virginie Beach, United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIDP.2009.5377786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration électrochimique de revêtements céramiques par oxydation micro-arcs pour une application dans le domaine spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tschiember</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2009, Sinaia, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Response and Dielectric Breakdown of Poly (Ethylene-2, 6-Naphthalene Dicarboxylate) (PEN) Thin Films Subjected to High Electric Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur la Haute Tension, Sidi Bel-Abbés, ALGERIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sidi Bel-Abbés, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a white oxide-plasmic coating with improved thermo-optical properties for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMSE 2009: International Symposium on Materials in Space Environment, Aix-en-Provence, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Aix-en-Provence, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and Optical Characterizations of Insulating Coatings Prepared by Micro-Arc Oxidation Process on Aluminum Space Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPADM 2009: 9th International Conference on Properties and Applications of Dielectric Materials, Harbin, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Harbin, China. pp.1110-1113, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADM.2009.5252307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of the Polymer Disordered Structure on the Elaboration of an Electrical Ageing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Latinoamerican Symposium of Polymers SLAP, PERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, SLAP, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the micro-arc oxidation (MAO) process for the elaboration of low absorbance ceramic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Toulousaine d’Electrochimie - Electrochimie et Applications, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en Compte de la Distribution des Propriétés des Polymères pour l’Elaboration d’un Modèle de Vieillissement de ces Matériaux sous Contraintes Electriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE'08: Colloque sur les Matériaux du Génie Electrique, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between the Distributed Nature of Processes in Polymer Materials and their Electrical Ageing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Broadband Dielectric Spectroscopy and its Applications, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale investigations in dielectrics charging by electrostatic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMSWAVE 2008 9th International Symposium on RF MEMS and RF Microsystems, Heraklion, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe microscopy for reliability investigation of RF-MEMS Capacitive Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, Maastricht, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of low absorbance innovating coatings for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kighelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochem 2008 Conference, Liverpool, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current conduction instabilities in polyethylene during heat cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seondoua Mbarga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Malec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEIDP 2007 : Conference on Electrical Insulation and Dielectric Phenomena, Vancouver, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vancouver, Canada. pp.651-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si3N4 Thin Films Proprerties for RF-MEMS Reliability Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS 2007 : International Conference on Solid-State Sensors, Actuators and Microsystems, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.579-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Chemical and Electrical Properties of SiNx Deposed by PECVD. Impact on RF MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM (ICSD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Winchester, United Kingdom. pp.643-646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical technique to measure the induced mechanical strain by a dc electric field in thin organic insulating films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Novelties in Electrical Measurements and Instrumentation, Iasi, ROMANIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the mechanical strains induced by a dc electric field in amorphous and partially crystallized PEN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between charge accumulation and chemical proprieties in Si3N4 thin films: impact on RF MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007: The European Materials Research Society 2007 Fall Meeting Varsaw, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de chargement de diélectriques pour l'optimisation de la fiabilité des MEMS RF à actionnement électrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM'2007: 15èmes Journées Nationales Micro-ondes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Study of charge trapping in SiNx for MEMS Capacitive Switches Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memswave 2007 : 8th International Symposium on RF MEMS and RF Microsystems, Barcelona, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical field induced mechanical strain measurement of Poly (Ethylene-2, 6-Naphthalene Dicarboxylate) (PEN) thin films by a non destructive optical technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNHT 2007, Oran, ALGERIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-dimensional Model to Describe the Ageing Process in Polymers Used for Electrical Insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSD 2007 : 9th IEEE International Conference on Solid Dielectrics, Winchester, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Winchester, United Kingdom. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity of polyethylene - role of antioxidant and crosslinking by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.245-247, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2001.955608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of morphology on dielectric properties of PEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Martinez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.171-174, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSD.2001.955579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric permittivity modulation at nanoscale in plasma synthesized silver nanoparticles based nanocomposites for in-memory computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.131-145. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2025.3620878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of polyethylene naphthalate as derived from photo-stimulated discharge, luminescence experiments and quantum chemical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (31), pp.315502. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad415b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale dielectric properties of TiO2 in SiO2 nanocomposite deposited by hybrid PECVD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/ad220d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement setup to simultaneously explore the location and energy of trapped charges in thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duvan Mendoza-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (8), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0159025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring by AgNPs of the Energetics of Charge Carriers in Electrically Insulating Polymers at the Electrode/Dielectric Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Scarangella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.133-149. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2023.3284201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the charging kinetics in silver nanoparticles-silica nanocomposite dielectrics at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Djaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (4), pp.044001. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959X/ac3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge trap spectroscopy in polymer dielectrics: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (26), pp.263001. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abf44a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-SiO2 mixed oxide deposited by low pressure PECVD: Insights on optical and nanoscale electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitronika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ravisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dielectric layer thickness on charge injection, accumulation and transport phenomena in thin silicon oxynitride layers: a nanoscale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.065706. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abc38a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical secondary electron emission yield curves of very thin SiO2 layers: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (13), pp.135305. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection phenomena at the metal/dielectric interface investigated by Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mortreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (17), pp.175302. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa665e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a charge transport model for LDPE through conduction current measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Kusumasembada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Sinisuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Technology Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), p 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for extraction of space charge density profiles at nanoscale from Kelvin probe force microscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (50), pp.505701. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling polarization and conduction processes in poly(ethylene naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), pp.085304. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aa8180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges injection in thin layers by Atomic Force Microscopy : Influence of tip composition and geometry on injection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, 245702 ; 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Engineering of Nanostructured Layers to Control the Transport of Injected Charges in Thin Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.839-848. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2553179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of polarization processes in a charge transport model applied on poly(ethylene naphthalate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-Q. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (22), pp.224105. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4953646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge injection in thin dielectric layers by atomic force microscopy: influence of geometry and material work function of the AFM tip on the injection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.245702. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/24/245702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscopy developments for probing space charge at sub-micrometer scale in thin dielectric films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2016.005319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles as a key feature of a plasma polymer composite layer in mitigation of charge injection into polyethylene under dc stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.015304. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/1/015304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric charging by AFM in tip-to-sample space mode: overview and challenges in revealing the appropriate mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (29), pp.295704. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/29/295704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards 3D charge localization by a method derived from atomic force microscopy: the electrostatic force distance curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455302. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating space charge processes from orientation polarization in poly(ethylene naphthalate) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Q Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (45), pp.455306. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge, conduction and photoluminescence measurements in gamma irradiated poly (ethylene-2,6-naphthalate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belkahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Amroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apoptosis and p53 are not involved in the anti-tumor efficacy of (125)I-labeled monoclonal antibodies targeting the cell membrane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Paillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kersual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00815724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin force microscopy characterization of charging effect in thin a-SiOxNy:H layers deposited in pulsed plasma enhanced chemical vapordeposition process by tuning the Silicon-environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (20), pp.204102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric layers for RF-MEMS switches: Design and study of appropriate structures preventing electrostatic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved technique for measuring mechanical deformations induced by an applied electric field to an organic insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (2-3), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.15.127-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Trapped Space Charge on Mechanical Deformation Induced by Electric Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.1416-1422. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2011.6032810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental cartographies of mechanical deformations induced by a dc electrical field in organic insulator films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Tran Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.525-543. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.14.525-543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to describe the electrical ageing by considering the distributed nature of processes in polymeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (11-17), pp.652-656. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical ageing of polymers: The role of micro-domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.515-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage and temperature effect on Dielectric charging for RF-MEMS Capacitive Switches reliability investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (8-9), pp.1248-1252. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2008.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Crystallization and Morphology on the Field Mechanical Induced Strain of Poly(Ethylene 2,6-Naphthalene Dicarboxylate) Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (7), pp.1206-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and quantification of the mechanical deformation induced by an electrical field in poly(ethylene naphthalene 2,6-dicarboxylate) (PEN) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (1), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.28434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated depolarization current and space charge measurements on low-density polyethylene: Influence of the presence of antioxidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tebani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (5), pp.2768-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe microscopy for reliability investigation of RF-MEMS capacitive switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Belarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.1232-1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical technique based mark tracking for electrical field induced mechanical strain measurement in thin polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serbian Journal Of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical deformation and electrical breakdown of PEN at high electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chavez-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 106 (5), pp.2964-2969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mobility in amorphous and partially crystalline PEN after isothermal crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Martinez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guastavino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (5), pp.776-784. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/94.959700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annealing treatment on the electrical conductivity of low density polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Martinez Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (9), pp.1046-1049. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation familiale et comportements scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Bisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1969, VIII (4), pp. 47-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Charge at Nanoscale: Probing Injection and Dynamic Phenomena Under Dark/Light Configurations by Using KPFM and C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremena Makasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celano U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Atomic Force Microscopy for Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.267-301, 2019, NanoScience and Technology, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15612-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for ageing of electrical insulation: trends and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.189-209, 2010, 978-1-84821-165-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precursory phenomena and dielectric breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dielectric Materials for Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE &amp; J. Wiley, pp.165-189, 2010, 978-1-84821-165-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères et Composites pour l'électrotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-21, 2010, Les Techniques de l'Ingénieur. Traité "Convertisseurs et machines électriques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes précurseurs et rupture diélectrique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Diélectriques Pour Le Génie Électrique - Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2007, 2-7462-1833-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de vieillissement électrique et de durée de vie : tendances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Diélectriques Pour Le Génie Électrique - Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2007, 978-2-7462-1833-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7E39A3C"/>
+    <w:nsid w:val="048A7D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boudou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5339-2042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060262117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613219" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED64244.2024.10946032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Mendoza-Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310847v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitronika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ravisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Besland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863524" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9600929" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ben Hassine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orrit-Prat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar S." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619883" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987950v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Vega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2011.6084971" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933688v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kighelman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschiember" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yousfi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zegnini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252307" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lahoud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamhamdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guastavino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942595v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seondoua Mbarga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942596v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Zegnini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guastavino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Vega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955608" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Martinez-Vega" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955579" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad415b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitronika" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Dan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ravisy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/ad220d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Zheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf44a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148510" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belkahla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Amroun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.03.036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP5BMZ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.127-139" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XVVTS22T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794143v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794144v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.525-543" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NC5WDW15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794366v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.09.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB5P25MB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794346v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.515-524" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8C9N72SB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zaghloul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2008.07.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BRNT10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794345v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794343v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.28434" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tebani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624732v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Belarni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794344v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794338v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lotfy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chavez-Lara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486287v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/94.959700" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guastavino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martinez Vega" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.732" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHWLQFN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bisset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048588v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mayoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048586v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boudou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5339-2042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060262117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teyssedre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613219" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED64244.2024.10946032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Mendoza-Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO58406.2023.10231207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310847v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rigoudy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoudy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863598" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitronika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ravisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Besland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863524" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoudy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9600929" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003111v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djaou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341864" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadouch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341862" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ben Hassine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMPE.2019.8727251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2018.8605887" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397415v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhaj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dadouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Djaou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2018.8401246" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2018.8468409" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2017.8117275" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Milli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547807" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777172" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2015.7439236" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2016.7751389" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mortreuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324471v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547650" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2015.7352009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhramane Boularas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157437v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942837v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2014.6995810" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Q Hoang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942792v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orrit-Prat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behar S." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619883" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942788v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2013.6619899" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987950v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Tran Anh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Vega" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2011.6084971" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670156v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coccetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malaval" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724030" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2010.5568032" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2010.5724090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2009.5377786" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kighelman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tschiember" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yousfi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zegnini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADM.2009.5252307" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lahoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamhamdi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guastavino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988016v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942595v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mary" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seondoua Mbarga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942596v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Zegnini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guastavino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Vega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955608" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Martinez-Vega" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955579" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2025.3620878" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad415b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitronika" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Dan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ravisy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/ad220d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Scarangella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2023.3284201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Djaou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959X/ac3886" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Zheng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abf44a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148510" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974746v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abc38a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056218" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa665e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169888v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Kusumasembada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Sinisuka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324308v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9839" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa8180" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2553179" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169883v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Hoang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953646" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448419v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/24/245702" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448461v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.005319" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448489v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/1/015304" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/29/295704" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455302" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455306" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belkahla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Amroun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.03.036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP5BMZ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00815724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Paillas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kersual" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2013.02.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259990" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.127-139" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XVVTS22T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794143v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2011.6032810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794144v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.525-543" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NC5WDW15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794366v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.09.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB5P25MB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794346v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.515-524" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8C9N72SB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zaghloul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2008.07.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BRNT10P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794345v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794343v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.28434" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tebani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624732v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Belarni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794344v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794338v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lotfy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chavez-Lara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486287v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/94.959700" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guastavino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martinez Vega" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.732" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHWLQFN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bisset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15612-1_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048588v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Mayoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048586v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048584v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>