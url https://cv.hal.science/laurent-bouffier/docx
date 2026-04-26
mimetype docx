--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Bouffier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Forest Tree Geneticist, Researcher INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7493-5077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics researcher at INRAE, I study the genetic variability of forest trees for both production traits (growth, wood quality) and traits related to adaptation to environmental changes (water stress, resistance to pathogens). My research leads me to develop and implement methods for the management of forest genetic resources for conservation and breeding purposes.I have been the representative of </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Forest & Wood Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">since 2012 : Forest Tree Geneticist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Forestry Engineer at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : PhD in Quantitative Genetics - Bordeaux University &amp;quot;Evolution of genetic variability in the maritime pine breeding population and consequences for breeding&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agricultural Engineer - Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie 3D et l’imagerie embarquée par drone pour mesurer les hauteurs d’arbres en forêt : cas du pin maritime en forêt des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (régulier 04 NOV'AE), 13p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of breeding cost in the French maritime pine breeding program and perspectives for alternative strategies using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2023-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for evolution in European tree breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4544-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental gradients into breeding: application of genomic reactions norms in a perennial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00702-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking genome-based prediction and selection in conifers: the key role of within-family prediction accuracy illustrated in maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gorjanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01269-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’évolution contemporaine de la forêt française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 juillet 2023, https://theconversation.com/un-autre-regard-sur-levolution-contemporaine-de-la-foret-francaise-207398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction in a multi-generation Eucalyptus globulus breeding population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Haristoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-022-01579-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine ( Pinus pinaster Ait.) clonal seed orchards revealed by SNP markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Debille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e68), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.09.27.509769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pineline : Une base de données couplée à une application web pour le suivi en continu de la dynamique temporelle de croissance radiale du Pin maritime en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ségura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Antunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la résistance à la sécheresse du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité génétique de lots de graines récoltés dans des vergers clonaux de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Debille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of forest tree breeding strategies based on partial pedigree reconstruction through simulations: Pinus pinaster and Eucalyptus nitens as case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Klápště</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Suontama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi S. Dungey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim J. Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (12), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2019-0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward selection in a maritime pine polycross progeny trial using pedigree reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-016-0596-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density SNP assay development for genetic analysis in maritime pine (Pinus pinaster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.574-587. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikret Isik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Farjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of genomic prediction within and across generations in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikret Isik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic bases of adaptation to soil water deficit in trees through the examination of water use efficiency and cavitation resistance: maritime pine as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/jph.2016.e008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage and association mapping for two major traits used in the maritime pine breeding program: height growth and stem straightness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cam Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), 21 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le pin maritime et ses sylvicultures aux risques et aux aléas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity recovery in two maritime pine polycross mating designs and consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-015-0932-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin maritime et changement climatique : quelles stratégies de sélection pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.1491-1510. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de pin maritime sont-elles plus sensibles à la tempête que les peuplements non-améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du matériel végétal :exemple du massif landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3n7k-xv90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of water-use efficiency and its relation to growth in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (17), pp.4757 - 4768. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide distribution of genetic diversity and linkage disequilibrium in a mass-selected population of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Endelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 17 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive responses for seed and leaf phenology in natural populations of sessile oak along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.1442-1454. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform selection as a primary force reducing population genetic differentiation of cavitation resistance across a species range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), 12 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of growth selection on wood density in the French maritime pine breeding programme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-008-0165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la variabilité génétique dans le programme d’amélioration du Pin maritime (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/30547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density variability in successive breeding populations of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (8), pp.2148-2158. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X08-051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic variation for selected traits in successive breeding populations of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2008.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density and hydraulic properties of ponderosa pine from the Willamette Valley vs. the Cascade Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood and Fiber Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Pine Genomics in Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria de María</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Perdiguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pine Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-123, 2022, Compendium of Plant Genomes, 978-3-030-93390-6. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93390-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime pine – Pinus pinaster Ait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best practice for tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skogforsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2013, 978-91-977649-6-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Bouffier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Forest Tree Geneticist, Researcher INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7493-5077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics researcher at INRAE, I study the genetic variability of forest trees for both production traits (growth, wood quality) and traits related to adaptation to environmental changes (water stress, resistance to pathogens). My research leads me to develop and implement methods for the management of forest genetic resources for conservation and breeding purposes.I have been the representative of </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Forest & Wood Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">since 2012 : Forest Tree Geneticist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Forestry Engineer at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : PhD in Quantitative Genetics - Bordeaux University &amp;quot;Evolution of genetic variability in the maritime pine breeding population and consequences for breeding&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agricultural Engineer - Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie 3D et l’imagerie embarquée par drone pour mesurer les hauteurs d’arbres en forêt : cas du pin maritime en forêt des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (régulier 04 NOV'AE), 13p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking genome-based prediction and selection in conifers: the key role of within-family prediction accuracy illustrated in maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gorjanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01269-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of breeding cost in the French maritime pine breeding program and perspectives for alternative strategies using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2023-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for evolution in European tree breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4544-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental gradients into breeding: application of genomic reactions norms in a perennial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00702-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’évolution contemporaine de la forêt française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 juillet 2023, https://theconversation.com/un-autre-regard-sur-levolution-contemporaine-de-la-foret-francaise-207398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction in a multi-generation Eucalyptus globulus breeding population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Haristoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-022-01579-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine ( Pinus pinaster Ait.) clonal seed orchards revealed by SNP markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Debille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e68), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.09.27.509769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pineline : Une base de données couplée à une application web pour le suivi en continu de la dynamique temporelle de croissance radiale du Pin maritime en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ségura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Antunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la résistance à la sécheresse du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité génétique de lots de graines récoltés dans des vergers clonaux de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Debille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of forest tree breeding strategies based on partial pedigree reconstruction through simulations: Pinus pinaster and Eucalyptus nitens as case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Klápště</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Suontama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi S. Dungey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim J. Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (12), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2019-0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward selection in a maritime pine polycross progeny trial using pedigree reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-016-0596-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of genomic prediction within and across generations in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikret Isik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikret Isik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Farjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density SNP assay development for genetic analysis in maritime pine (Pinus pinaster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.574-587. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic bases of adaptation to soil water deficit in trees through the examination of water use efficiency and cavitation resistance: maritime pine as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/jph.2016.e008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage and association mapping for two major traits used in the maritime pine breeding program: height growth and stem straightness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cam Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), 21 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le pin maritime et ses sylvicultures aux risques et aux aléas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity recovery in two maritime pine polycross mating designs and consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-015-0932-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide distribution of genetic diversity and linkage disequilibrium in a mass-selected population of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Endelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 17 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de pin maritime sont-elles plus sensibles à la tempête que les peuplements non-améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin maritime et changement climatique : quelles stratégies de sélection pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.1491-1510. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du matériel végétal :exemple du massif landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3n7k-xv90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of water-use efficiency and its relation to growth in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (17), pp.4757 - 4768. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform selection as a primary force reducing population genetic differentiation of cavitation resistance across a species range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), 12 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive responses for seed and leaf phenology in natural populations of sessile oak along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.1442-1454. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of growth selection on wood density in the French maritime pine breeding programme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-008-0165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la variabilité génétique dans le programme d’amélioration du Pin maritime (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/30547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density variability in successive breeding populations of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (8), pp.2148-2158. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X08-051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic variation for selected traits in successive breeding populations of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2008.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density and hydraulic properties of ponderosa pine from the Willamette Valley vs. the Cascade Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood and Fiber Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Pine Genomics in Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria de María</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Perdiguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pine Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-123, 2022, Compendium of Plant Genomes, 978-3-030-93390-6. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93390-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime pine – Pinus pinaster Ait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best practice for tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skogforsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2013, 978-91-977649-6-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D35D3DF"/>
+    <w:nsid w:val="43BE8174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45820AAC"/>
+    <w:nsid w:val="BABE3045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bouffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7493-5077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forestwoodsci.peercommunityin.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcba.fr/en/accueil-english" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Segura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Haristoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fontes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01579-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.09.27.509769" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Suontama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi S. Dungey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Mullin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2019-0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0596-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2879-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bartholom&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2016.e008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cam Bink" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165323" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0932-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629725v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630129v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n7k-xv90" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lagane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru226" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02277.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023476" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0165-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-762XLK13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.41" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007078" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G&#228;rtner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257415.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bouffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7493-5077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forestwoodsci.peercommunityin.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcba.fr/en/accueil-english" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Segura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Haristoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fontes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01579-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.09.27.509769" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Suontama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi S. Dungey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Mullin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2019-0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0596-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2879-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bartholom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2016.e008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cam Bink" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0932-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n7k-xv90" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lagane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023476" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02277.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0165-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-762XLK13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.41" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007078" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G&#228;rtner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257415.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>