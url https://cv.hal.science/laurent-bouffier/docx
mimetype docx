--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Bouffier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Forest Tree Geneticist, Researcher INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7493-5077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics researcher at INRAE, I study the genetic variability of forest trees for both production traits (growth, wood quality) and traits related to adaptation to environmental changes (water stress, resistance to pathogens). My research leads me to develop and implement methods for the management of forest genetic resources for conservation and breeding purposes.I have been the representative of </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Forest & Wood Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">since 2012 : Forest Tree Geneticist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Forestry Engineer at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : PhD in Quantitative Genetics - Bordeaux University &amp;quot;Evolution of genetic variability in the maritime pine breeding population and consequences for breeding&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agricultural Engineer - Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie 3D et l’imagerie embarquée par drone pour mesurer les hauteurs d’arbres en forêt : cas du pin maritime en forêt des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (régulier 04 NOV'AE), 13p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking genome-based prediction and selection in conifers: the key role of within-family prediction accuracy illustrated in maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gorjanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01269-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of breeding cost in the French maritime pine breeding program and perspectives for alternative strategies using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2023-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for evolution in European tree breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4544-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental gradients into breeding: application of genomic reactions norms in a perennial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00702-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’évolution contemporaine de la forêt française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 juillet 2023, https://theconversation.com/un-autre-regard-sur-levolution-contemporaine-de-la-foret-francaise-207398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction in a multi-generation Eucalyptus globulus breeding population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Haristoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-022-01579-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine ( Pinus pinaster Ait.) clonal seed orchards revealed by SNP markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Debille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e68), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.09.27.509769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pineline : Une base de données couplée à une application web pour le suivi en continu de la dynamique temporelle de croissance radiale du Pin maritime en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ségura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Antunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la résistance à la sécheresse du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité génétique de lots de graines récoltés dans des vergers clonaux de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Debille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of forest tree breeding strategies based on partial pedigree reconstruction through simulations: Pinus pinaster and Eucalyptus nitens as case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Klápště</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Suontama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi S. Dungey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim J. Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (12), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2019-0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward selection in a maritime pine polycross progeny trial using pedigree reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-016-0596-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of genomic prediction within and across generations in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikret Isik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikret Isik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Farjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density SNP assay development for genetic analysis in maritime pine (Pinus pinaster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.574-587. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic bases of adaptation to soil water deficit in trees through the examination of water use efficiency and cavitation resistance: maritime pine as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/jph.2016.e008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage and association mapping for two major traits used in the maritime pine breeding program: height growth and stem straightness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cam Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), 21 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le pin maritime et ses sylvicultures aux risques et aux aléas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity recovery in two maritime pine polycross mating designs and consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-015-0932-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide distribution of genetic diversity and linkage disequilibrium in a mass-selected population of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Endelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 17 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de pin maritime sont-elles plus sensibles à la tempête que les peuplements non-améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin maritime et changement climatique : quelles stratégies de sélection pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.1491-1510. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du matériel végétal :exemple du massif landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3n7k-xv90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of water-use efficiency and its relation to growth in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (17), pp.4757 - 4768. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform selection as a primary force reducing population genetic differentiation of cavitation resistance across a species range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), 12 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive responses for seed and leaf phenology in natural populations of sessile oak along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.1442-1454. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of growth selection on wood density in the French maritime pine breeding programme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-008-0165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la variabilité génétique dans le programme d’amélioration du Pin maritime (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/30547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density variability in successive breeding populations of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (8), pp.2148-2158. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X08-051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic variation for selected traits in successive breeding populations of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2008.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density and hydraulic properties of ponderosa pine from the Willamette Valley vs. the Cascade Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood and Fiber Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Pine Genomics in Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria de María</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Perdiguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pine Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-123, 2022, Compendium of Plant Genomes, 978-3-030-93390-6. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93390-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime pine – Pinus pinaster Ait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best practice for tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skogforsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2013, 978-91-977649-6-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Bouffier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Forest Tree Geneticist, Researcher INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7493-5077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genetics researcher at INRAE, I study the genetic variability of forest trees for both production traits (growth, wood quality) and traits related to adaptation to environmental changes (water stress, resistance to pathogens). My research leads me to develop and implement methods for the management of forest genetic resources for conservation and breeding purposes.I have been the representative of </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCI Forest & Wood Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">since 2012 : Forest Tree Geneticist at INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Forestry Engineer at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : PhD in Quantitative Genetics - Bordeaux University &amp;quot;Evolution of genetic variability in the maritime pine breeding population and consequences for breeding&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Agricultural Engineer - Institut National Agronomique Paris-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photogrammétrie 3D et l’imagerie embarquée par drone pour mesurer les hauteurs d’arbres en forêt : cas du pin maritime en forêt des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (régulier 04 NOV'AE), 13p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking genome-based prediction and selection in conifers: the key role of within-family prediction accuracy illustrated in maritime pine (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Gorjanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01269-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of breeding cost in the French maritime pine breeding program and perspectives for alternative strategies using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (5), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2023-0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for evolution in European tree breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (2), pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3832/ifor4544-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental gradients into breeding: application of genomic reactions norms in a perennial species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-024-00702-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’évolution contemporaine de la forêt française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 juillet 2023, https://theconversation.com/un-autre-regard-sur-levolution-contemporaine-de-la-foret-francaise-207398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction in a multi-generation Eucalyptus globulus breeding population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Haristoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-022-01579-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine ( Pinus pinaster Ait.) clonal seed orchards revealed by SNP markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Debille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e68), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.09.27.509769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pineline : Une base de données couplée à une application web pour le suivi en continu de la dynamique temporelle de croissance radiale du Pin maritime en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ségura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Antunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la résistance à la sécheresse du pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité génétique de lots de graines récoltés dans des vergers clonaux de pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Debille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Trontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCBA INFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of forest tree breeding strategies based on partial pedigree reconstruction through simulations: Pinus pinaster and Eucalyptus nitens as case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Klápště</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Suontama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi S. Dungey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim J. Mullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (12), pp.1504-1515. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2019-0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward selection in a maritime pine polycross progeny trial using pedigree reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-016-0596-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of genomic prediction within and across generations in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikret Isik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2879-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikret Isik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Farjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density SNP assay development for genetic analysis in maritime pine (Pinus pinaster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.574-587. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640393v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic bases of adaptation to soil water deficit in trees through the examination of water use efficiency and cavitation resistance: maritime pine as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/jph.2016.e008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage and association mapping for two major traits used in the maritime pine breeding program: height growth and stem straightness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cam Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), 21 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0165323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le pin maritime et ses sylvicultures aux risques et aux aléas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Merzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternity recovery in two maritime pine polycross mating designs and consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Harvengt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-015-0932-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide distribution of genetic diversity and linkage disequilibrium in a mass-selected population of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Endelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mandrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 17 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de pin maritime sont-elles plus sensibles à la tempête que les peuplements non-améliorés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin maritime et changement climatique : quelles stratégies de sélection pour l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Reconstitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.1491-1510. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix du matériel végétal :exemple du massif landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pastuszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3n7k-xv90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of water-use efficiency and its relation to growth in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (17), pp.4757 - 4768. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform selection as a primary force reducing population genetic differentiation of cavitation resistance across a species range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), 12 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive responses for seed and leaf phenology in natural populations of sessile oak along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.1442-1454. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la variabilité génétique dans le programme d’amélioration du Pin maritime (Pinus pinaster Ait.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (4), pp.369-388. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/30547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of growth selection on wood density in the French maritime pine breeding programme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-008-0165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density variability in successive breeding populations of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (8), pp.2148-2158. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X08-051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic variation for selected traits in successive breeding populations of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2008.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density and hydraulic properties of ponderosa pine from the Willamette Valley vs. the Cascade Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood and Fiber Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime Pine Genomics in Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria de María</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael A Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Perdiguero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pine Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-123, 2022, Compendium of Plant Genomes, 978-3-030-93390-6. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93390-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime pine – Pinus pinaster Ait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie A. Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best practice for tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skogforsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2013, 978-91-977649-6-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43BE8174"/>
+    <w:nsid w:val="3F88F28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BABE3045"/>
+    <w:nsid w:val="873D1116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bouffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7493-5077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forestwoodsci.peercommunityin.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcba.fr/en/accueil-english" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Segura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Haristoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fontes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01579-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.09.27.509769" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Suontama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi S. Dungey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Mullin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2019-0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0596-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2879-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bartholom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2016.e008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cam Bink" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0932-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n7k-xv90" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lagane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023476" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02277.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0165-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-762XLK13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.41" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007078" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G&#228;rtner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257415.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bouffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7493-5077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forestwoodsci.peercommunityin.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcba.fr/en/accueil-english" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Segura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Papin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Gorjanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01269-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2023-0125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4544-017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00702-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Haristoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fontes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Paiva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01579-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.09.27.509769" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l S&#233;gura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Antunez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Suontama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi S. Dungey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Mullin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2019-0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0596-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636107v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2879-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Farjat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bartholom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2016.e008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cam Bink" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Merzeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0932-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Endelman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-171" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n7k-xv90" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556003v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lagane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023476" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02277.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449672v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/30547" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0165-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-762XLK13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.41" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666963v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007078" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G&#228;rtner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/257415.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>