--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -157,295 +157,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEP250 is Required for Maintaining Centrosome Cohesion in the Germline and Fertility in Male Mice</w:t>
+                <w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellutti</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Erwana Harscoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Moison</w:t>
+                <w:t xml:space="preserve">Eloïse Airaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.754054. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.754054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536539v1</w:t>
+                <w:t xml:space="preserve">hal-03370216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t>
+                <w:t xml:space="preserve">CEP250 is Required for Maintaining Centrosome Cohesion in the Germline and Fertility in Male Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+                <w:t xml:space="preserve">Laura Bellutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwana Harscoët</w:t>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Airaud</w:t>
+                <w:t xml:space="preserve">Pauline Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.754054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.754054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370216v1</w:t>
+                <w:t xml:space="preserve">hal-03536539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t>
               </w:r>
@@ -725,51 +725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -827,295 +827,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable methylation at promoters distinguishes epiblast stem cells from embryonic stem cells and the in vivo epiblasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Clémence Veillard</w:t>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Marks</w:t>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Sofia Bernardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (17), pp.2014-2029. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2013.0639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193858v1</w:t>
+                <w:t xml:space="preserve">hal-02638689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable methylation at promoters distinguishes epiblast stem cells from embryonic stem cells and the in vivo epiblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+                <w:t xml:space="preserve">Anne-Clémence Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+                <w:t xml:space="preserve">Hendrik Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Andreia Sofia Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (17), pp.2014-2029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/scd.2013.0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638689v1</w:t>
+                <w:t xml:space="preserve">hal-01193858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenesis applied to goat: current applications and ongoing research</w:t>
               </w:r>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1488,307 +1488,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits of using the ubiquitous expressed EF1alpha promoter for transgenesis in vivo and in vitro in rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloned rabbits produced by nuclear transfer from adult somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Viglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11, pp.88</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.366-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679806v1</w:t>
+                <w:t xml:space="preserve">hal-02679701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloned rabbits produced by nuclear transfer from adult somatic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Advantages and limits of using the ubiquitous expressed EF1alpha promoter for transgenesis in vivo and in vitro in rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chrenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viglietta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 20, pp.366-369</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679701v1</w:t>
+                <w:t xml:space="preserve">hal-02679806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexing and multiple genotype analysis from a single cell of bovine embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chrenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,307 +1990,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwana Harscoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t>
+              <w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737533v1</w:t>
+                <w:t xml:space="preserve">hal-02738299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwana Harscoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738299v1</w:t>
+                <w:t xml:space="preserve">hal-02737533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,786 +2361,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741073v1</w:t>
+                <w:t xml:space="preserve">hal-02741098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741098v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZEN, TALEN, CRISPR/Cas9, the new tools of functional genomic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">ZFN, TALEN, CRISPR/Cas9. The new tool of functionnal genomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">36. ECFS Basic Science Conference "New Fontiers in Basic Science of Cystic Fibrosis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cystic Fibrosis Society. DNK., Mar 2013, Malaga, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019181v1</w:t>
+                <w:t xml:space="preserve">hal-02807651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of DNA methylation in mouse epiblast stem cells (EpiSCs): comparison with the epiblast and with embryonic stem cells (ESCs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">ZEN, TALEN, CRISPR/Cas9, the new tools of functional genomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019186v1</w:t>
+                <w:t xml:space="preserve">hal-01019181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of DNA methylation in mouse epiblast stem cells (EpiSCs): comparison with the epiblast and with embryonic stem cells (ESCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clémence Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernado Andreia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019184v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZFN, TALEN, CRISPR/Cas9. The new tool of functionnal genomic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. ECFS Basic Science Conference "New Fontiers in Basic Science of Cystic Fibrosis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cystic Fibrosis Society. DNK., Mar 2013, Malaga, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807651v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikrame Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3370,368 +3370,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a rabbit model of cystic fibrosis by injection of a zinc finger nuclease mRNA in one cell embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of a cloned green fluorescent protein (GFP) expressing transgenic sheep for muscle stem cell graft experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Targeting Conference International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37. Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2011, Orlando, United States. pp.259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv23n1Ab325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019063v1</w:t>
+                <w:t xml:space="preserve">hal-01019055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention d'un modèle lapin de la mucoviscidose par injection d'une zinc finger nucléase dans des embryons au stade une cellule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of a rabbit model of cystic fibrosis by injection of a zinc finger nuclease mRNA in one cell embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire du Réseau EFOR "Nouvelles Technologies pour les Etudes Fonctionnelles chez les Organismes Modèles "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Etudes Fonctionnelles chez les Organismes Modèles (EFOR). Paris, FRA., Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Gene Targeting Conference International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cellectifs. Paris, FRA., Feb 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807991v1</w:t>
+                <w:t xml:space="preserve">hal-01019063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a cloned green fluorescent protein (GFP) expressing transgenic sheep for muscle stem cell graft experiments</w:t>
+                <w:t xml:space="preserve">Obtention d'un modèle lapin de la mucoviscidose par injection d'une zinc finger nucléase dans des embryons au stade une cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Annual Conference of the IETS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. Séminaire du Réseau EFOR "Nouvelles Technologies pour les Etudes Fonctionnelles chez les Organismes Modèles "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Etudes Fonctionnelles chez les Organismes Modèles (EFOR). Paris, FRA., Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv23n1Ab325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019055v1</w:t>
+                <w:t xml:space="preserve">hal-02807991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats, an alternative sex-determination model within mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,90 +4071,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and limits of using the ubiquitous expressed EF1alpha promoter for transgenesis in vivo and in vitro in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Chrenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. UC Davis Transgenic Animal Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Tahoe City, California, United States</w:t>
@@ -4709,277 +4709,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwana Harscoet</w:t>
+                <w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t>
+              <w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606993v1</w:t>
+                <w:t xml:space="preserve">hal-01607151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+                <w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwana Harscoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t>
+              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607151v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t>
               </w:r>
@@ -5116,51 +5116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,90 +5215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5330,277 +5330,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative de démonstration de la pluripotence des cellules iPS de lapin par injection micro-échoguidée &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; au stade péri-implantatoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">KO d’un gène OvocytAire chez le Lapin (KOALA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Marchiol</w:t>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741331v1</w:t>
+                <w:t xml:space="preserve">hal-02741333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KO d’un gène OvocytAire chez le Lapin (KOALA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Tentative de démonstration de la pluripotence des cellules iPS de lapin par injection micro-échoguidée &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; au stade péri-implantatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Beauclair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741333v1</w:t>
+                <w:t xml:space="preserve">hal-02741331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t>
               </w:r>
@@ -5894,103 +5894,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwana Harscoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Airaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6106,51 +6106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12A07AF5"/>
+    <w:nsid w:val="3A4B0D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6337,51 +6337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9618-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7Z0ZXZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372382" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uhrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurincik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Andreia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baratte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab325" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9618-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7Z0ZXZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372382" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uhrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurincik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Andreia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab325" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baratte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>