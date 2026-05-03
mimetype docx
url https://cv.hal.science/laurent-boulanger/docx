--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -3051,277 +3051,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la vascularisation placentaire par échoDoppler 3D quantitatif et intérêt de modèles animaux avec cellules marquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikrame Naciri</w:t>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">Imagerie in vivo, quelles promesses pour de nouvelles biothérapies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Nov 2012, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193796v1</w:t>
+                <w:t xml:space="preserve">hal-02807696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la vascularisation placentaire par échoDoppler 3D quantitatif et intérêt de modèles animaux avec cellules marquées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
+                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+                <w:t xml:space="preserve">Ikrame Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie in vivo, quelles promesses pour de nouvelles biothérapies ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Nov 2012, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807696v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de Zinc Finger Nucleases pour la production de modèles animaux de maladies humaines chez les animaux de rente</w:t>
               </w:r>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a cloned green fluorescent protein (GFP) expressing transgenic sheep for muscle stem cell graft experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t>
@@ -3946,51 +3946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles animaux de physiopathologies humaines: un nouveau rôle pour les mammifères d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5461,51 +5461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentative de démonstration de la pluripotence des cellules iPS de lapin par injection micro-échoguidée &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; au stade péri-implantatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A4B0D41"/>
+    <w:nsid w:val="2E4B05D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6337,51 +6337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9618-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7Z0ZXZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372382" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uhrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurincik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Andreia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab325" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baratte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9618-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7Z0ZXZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372382" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uhrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurincik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Andreia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab325" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baratte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>