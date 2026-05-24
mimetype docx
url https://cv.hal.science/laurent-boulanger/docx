--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -157,295 +157,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t>
+                <w:t xml:space="preserve">CEP250 is Required for Maintaining Centrosome Cohesion in the Germline and Fertility in Male Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+                <w:t xml:space="preserve">Laura Bellutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwana Harscoët</w:t>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Airaud</w:t>
+                <w:t xml:space="preserve">Pauline Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.754054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.754054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370216v1</w:t>
+                <w:t xml:space="preserve">hal-03536539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEP250 is Required for Maintaining Centrosome Cohesion in the Germline and Fertility in Male Mice</w:t>
+                <w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellutti</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Erwana Harscoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Moison</w:t>
+                <w:t xml:space="preserve">Eloïse Airaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.754054. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.754054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536539v1</w:t>
+                <w:t xml:space="preserve">hal-03370216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t>
               </w:r>
@@ -725,51 +725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -827,295 +827,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable methylation at promoters distinguishes epiblast stem cells from embryonic stem cells and the in vivo epiblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+                <w:t xml:space="preserve">Anne-Clémence Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+                <w:t xml:space="preserve">Hendrik Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Andreia Sofia Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (17), pp.2014-2029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/scd.2013.0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638689v1</w:t>
+                <w:t xml:space="preserve">hal-01193858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable methylation at promoters distinguishes epiblast stem cells from embryonic stem cells and the in vivo epiblasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOXL2 is a female sex-determining gene in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Clémence Veillard</w:t>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Marks</w:t>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Sofia Bernardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (17), pp.2014-2029. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.404-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2013.0639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193858v1</w:t>
+                <w:t xml:space="preserve">hal-02638689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenesis applied to goat: current applications and ongoing research</w:t>
               </w:r>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1488,307 +1488,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloned rabbits produced by nuclear transfer from adult somatic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantages and limits of using the ubiquitous expressed EF1alpha promoter for transgenesis in vivo and in vitro in rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter Chrenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Viglietta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 20, pp.366-369</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679701v1</w:t>
+                <w:t xml:space="preserve">hal-02679806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits of using the ubiquitous expressed EF1alpha promoter for transgenesis in vivo and in vitro in rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloned rabbits produced by nuclear transfer from adult somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Viglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11, pp.88</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.366-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679806v1</w:t>
+                <w:t xml:space="preserve">hal-02679701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexing and multiple genotype analysis from a single cell of bovine embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chrenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,307 +1990,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwana Harscoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738299v1</w:t>
+                <w:t xml:space="preserve">hal-02737533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogens are key differentiating hormones in rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The rabbit as experimental model for studying the functions of genes using the new genome editing technologies: the example of AROMATASE-/- Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwana Harscoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kona, Hawaï, United States. pp.146</w:t>
+              <w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utah State University (USU). USA., Jun 2018, Park City Utah, United States. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737533v1</w:t>
+                <w:t xml:space="preserve">hal-02738299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,967 +2361,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741098v1</w:t>
+                <w:t xml:space="preserve">hal-02741073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2, a critical regumator of steroid synthesis, acts as a female sex-determining gene in goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;FOXL2&amp;lt;/em&amp;gt; is a female sex-determining gene in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741073v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZFN, TALEN, CRISPR/Cas9. The new tool of functionnal genomic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">ZEN, TALEN, CRISPR/Cas9, the new tools of functional genomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. ECFS Basic Science Conference "New Fontiers in Basic Science of Cystic Fibrosis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cystic Fibrosis Society. DNK., Mar 2013, Malaga, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807651v1</w:t>
+                <w:t xml:space="preserve">hal-01019181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZEN, TALEN, CRISPR/Cas9, the new tools of functional genomic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">Characterisation of DNA methylation in mouse epiblast stem cells (EpiSCs): comparison with the epiblast and with embryonic stem cells (ESCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clémence Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernado Andreia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019181v1</w:t>
+                <w:t xml:space="preserve">hal-01019186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of DNA methylation in mouse epiblast stem cells (EpiSCs): comparison with the epiblast and with embryonic stem cells (ESCs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Clémence Veillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brochard</w:t>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019186v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invalidation du gène FOXL2 chez la chèvre; démonstration de son rôle de déterminant ovarien chez les bovidés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZFN, TALEN, CRISPR/Cas9. The new tool of functionnal genomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">36. ECFS Basic Science Conference "New Fontiers in Basic Science of Cystic Fibrosis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cystic Fibrosis Society. DNK., Mar 2013, Malaga, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019184v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la vascularisation placentaire par échoDoppler 3D quantitatif et intérêt de modèles animaux avec cellules marquées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+                <w:t xml:space="preserve">Ikrame Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie in vivo, quelles promesses pour de nouvelles biothérapies ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Nov 2012, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807696v1</w:t>
+                <w:t xml:space="preserve">hal-01193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+                <w:t xml:space="preserve">Etude de la vascularisation placentaire par échoDoppler 3D quantitatif et intérêt de modèles animaux avec cellules marquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikrame Naciri</w:t>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">Imagerie in vivo, quelles promesses pour de nouvelles biothérapies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Nov 2012, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193796v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de Zinc Finger Nucleases pour la production de modèles animaux de maladies humaines chez les animaux de rente</w:t>
               </w:r>
@@ -3370,368 +3370,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a cloned green fluorescent protein (GFP) expressing transgenic sheep for muscle stem cell graft experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of a rabbit model of cystic fibrosis by injection of a zinc finger nuclease mRNA in one cell embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Annual Conference of the IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene Targeting Conference International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cellectifs. Paris, FRA., Feb 2011, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019055v1</w:t>
+                <w:t xml:space="preserve">hal-01019063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a rabbit model of cystic fibrosis by injection of a zinc finger nuclease mRNA in one cell embryos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtention d'un modèle lapin de la mucoviscidose par injection d'une zinc finger nucléase dans des embryons au stade une cellule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Targeting Conference International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cellectifs. Paris, FRA., Feb 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2. Séminaire du Réseau EFOR "Nouvelles Technologies pour les Etudes Fonctionnelles chez les Organismes Modèles "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Etudes Fonctionnelles chez les Organismes Modèles (EFOR). Paris, FRA., Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019063v1</w:t>
+                <w:t xml:space="preserve">hal-02807991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention d'un modèle lapin de la mucoviscidose par injection d'une zinc finger nucléase dans des embryons au stade une cellule</w:t>
+                <w:t xml:space="preserve">Generation of a cloned green fluorescent protein (GFP) expressing transgenic sheep for muscle stem cell graft experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire du Réseau EFOR "Nouvelles Technologies pour les Etudes Fonctionnelles chez les Organismes Modèles "</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37. Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2011, Orlando, United States. pp.259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv23n1Ab325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807991v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats, an alternative sex-determination model within mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t>
@@ -3946,51 +3946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles animaux de physiopathologies humaines: un nouveau rôle pour les mammifères d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,90 +4071,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and limits of using the ubiquitous expressed EF1alpha promoter for transgenesis in vivo and in vitro in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Chrenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. UC Davis Transgenic Animal Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Tahoe City, California, United States</w:t>
@@ -4709,277 +4709,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+                <w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwana Harscoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t>
+              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607151v1</w:t>
+                <w:t xml:space="preserve">hal-01606993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rabbit as a model for the study of genes involved in the mechanisms of sex differentiation: phenotype of the aromatase knockout (ArKO) rabbit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwana Harscoet</w:t>
+                <w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dinard, France. , 47 p., 2017, 1st European Symposium on Sex Determination in Vertebrates</w:t>
+              <w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606993v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t>
               </w:r>
@@ -5116,51 +5116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,90 +5215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,51 +5461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentative de démonstration de la pluripotence des cellules iPS de lapin par injection micro-échoguidée &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; au stade péri-implantatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5894,103 +5894,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwana Harscoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Airaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6106,51 +6106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E4B05D1"/>
+    <w:nsid w:val="3F8DD177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6337,51 +6337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9618-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7Z0ZXZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372382" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uhrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurincik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Andreia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab325" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baratte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.12.039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9618-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K7Z0ZXZ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Taourit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372382" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uhrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurincik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Andreia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baratte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab325" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Marchand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blach&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259046_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>