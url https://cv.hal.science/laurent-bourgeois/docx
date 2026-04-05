--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -278,222 +278,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse problem related to an elasto-plastic beam</w:t>
+                <w:t xml:space="preserve">Identification of bottom deformations of the ocean from surface measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Terrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ae0e49⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.1075-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036216v3</w:t>
+                <w:t xml:space="preserve">hal-04514543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bottom deformations of the ocean from surface measurements</w:t>
+                <w:t xml:space="preserve">An inverse problem related to an elasto-plastic beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Terrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.1075-1113. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2025008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ae0e49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514543v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036216v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized impedance boundary conditions with vanishing or sign-changing impedance</w:t>
               </w:r>
@@ -1682,196 +1682,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;exterior approach&amp;quot; applied to the inverse obstacle problem for the heat equation</w:t>
+                <w:t xml:space="preserve">Quantification of the unique continuation property for the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (4), </w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.347 - 367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1093872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2017012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366850v2</w:t>
+                <w:t xml:space="preserve">hal-01648045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the unique continuation property for the heat equation</w:t>
+                <w:t xml:space="preserve">The &amp;quot;exterior approach&amp;quot; applied to the inverse obstacle problem for the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.347 - 367. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2017012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1093872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648045v1</w:t>
+                <w:t xml:space="preserve">hal-01366850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging an acoustic waveguide from surface data in the time domain</w:t>
               </w:r>
@@ -2527,234 +2527,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of sampling methods to identify cracks in acoustic waveguides</w:t>
+                <w:t xml:space="preserve">On Simultaneous Identification of the Shape and Generalized Impedance Boundary Condition in Obstacle Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/10/105011⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.A1824-A1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110850347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849558v1</w:t>
+                <w:t xml:space="preserve">hal-00741618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Simultaneous Identification of the Shape and Generalized Impedance Boundary Condition in Obstacle Scattering</w:t>
+                <w:t xml:space="preserve">On the use of sampling methods to identify cracks in acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.105011.1-105011.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/10/105011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110850347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00741618v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Lamb modes in the linear sampling method for elastic waveguides</w:t>
               </w:r>
@@ -2850,222 +2850,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About identification of defects in an elastic-plastic medium from boundary measurements in the antiplane case</w:t>
+                <w:t xml:space="preserve">Stable reconstruction of generalized impedance boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 90 (10), pp.1481-1497. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.095002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2010.549481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/9/095002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849572v1</w:t>
+                <w:t xml:space="preserve">hal-00739766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable reconstruction of generalized impedance boundary conditions</w:t>
+                <w:t xml:space="preserve">About identification of defects in an elastic-plastic medium from boundary measurements in the antiplane case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (9), pp.095002. </w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (10), pp.1481-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/9/095002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2010.549481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739766v1</w:t>
+                <w:t xml:space="preserve">hal-00849572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Lamb modes in the linear sampling method for elastic waveguides</w:t>
               </w:r>
@@ -3161,481 +3161,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-reversibility approach to solve the inverse obstacle problem</w:t>
+                <w:t xml:space="preserve">A duality-based method of quasi-reversibility to solve the Cauchy problem in the presence of noisy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (3), pp.351-377. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (9), pp.095016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/9/095016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873059v1</w:t>
+                <w:t xml:space="preserve">hal-00873058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.19-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of C1,1 domains</w:t>
+                <w:t xml:space="preserve">A quasi-reversibility approach to solve the inverse obstacle problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.351-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873056v1</w:t>
+                <w:t xml:space="preserve">hal-00873059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of Lipschitz domains</w:t>
+                <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of C1,1 domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.715-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036810903393809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849579v1</w:t>
+                <w:t xml:space="preserve">hal-00873056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A duality-based method of quasi-reversibility to solve the Cauchy problem in the presence of noisy data</w:t>
+                <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of Lipschitz domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (11), pp.1745-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036810903393809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/9/095016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00873058v1</w:t>
+                <w:t xml:space="preserve">hal-00849579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method in a waveguide: A modal formulation</w:t>
               </w:r>
@@ -4923,64 +4923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On simultaneous identification of a scatterer and its generalized impedance boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7645, INRIA. 2011, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5015,64 +5015,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of generalized impedance boundary conditions: some numerical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7449, INRIA. 2010, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5088,251 +5088,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional stability for ill-posed elliptic Cauchy problems : the case of Lipschitz domains (part II)</w:t>
+                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6588, INRIA. 2008</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6786, INRIA. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00324166v1</w:t>
+                <w:t xml:space="preserve">inria-00349258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional stability for ill-posed elliptic Cauchy problems : the case of $C^{1,1}$ domains (part I)</w:t>
+                <w:t xml:space="preserve">Conditional stability for ill-posed elliptic Cauchy problems : the case of Lipschitz domains (part II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6585, INRIA. 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6588, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00302354v1</w:t>
+                <w:t xml:space="preserve">inria-00324166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
+                <w:t xml:space="preserve">Conditional stability for ill-posed elliptic Cauchy problems : the case of $C^{1,1}$ domains (part I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6786, INRIA. 2008, pp.27</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6585, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00349258v2</w:t>
+                <w:t xml:space="preserve">inria-00302354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5528,51 +5528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D635B7E"/>
+    <w:nsid w:val="374FFF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5676,51 +5676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E9206C5"/>
+    <w:nsid w:val="8FFD3E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200222317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216044v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2022052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344087v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aac21e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366850v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084428v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.01.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/2/025017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/10/105011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HNS9SVKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lou&#235;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BLF01HLP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.549481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.351" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903393809" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXHHP67X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3R55BLSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GKC1BX3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KSD16Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4S6WFHDZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04418172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baronian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Recoquillay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04131477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00302354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200222317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216044v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2022052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344087v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aac21e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366850v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084428v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.01.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/2/025017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/10/105011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HNS9SVKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lou&#235;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BLF01HLP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.549481" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXHHP67X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.351" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903393809" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3R55BLSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GKC1BX3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KSD16Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4S6WFHDZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04418172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baronian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Recoquillay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04131477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00302354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>