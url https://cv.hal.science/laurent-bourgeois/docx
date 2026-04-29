--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -564,261 +564,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering in a partially open waveguide: the forward problem</w:t>
+                <w:t xml:space="preserve">Scattering in a partially open waveguide: the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
+                <w:t xml:space="preserve">Jean-François Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxad004⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.463-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2022052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407434v2</w:t>
+                <w:t xml:space="preserve">hal-03619606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering in a partially open waveguide: the inverse problem</w:t>
+                <w:t xml:space="preserve">Scattering in a partially open waveguide: the forward problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (2), pp.463-469. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.102-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2022052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxad004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619606v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Morozov's principle applied to data assimilation problems</w:t>
               </w:r>
@@ -908,64 +908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging junctions of waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1103,51 +1103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On well-posedness of scattering problems in a Kirchhoff-Love infinite plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80 (3), pp.1546-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1194,51 +1194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Linear Sampling Method for Kirchhoff-Love Infinite Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (2), pp.363-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,235 +1266,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On well-posedness of time-harmonic problems in an unbounded strip for a thin plate model</w:t>
+                <w:t xml:space="preserve">An inverse obstacle problem for the wave equation in a finite time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n6.a2⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.377-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2019019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883560v2</w:t>
+                <w:t xml:space="preserve">hal-01818956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse obstacle problem for the wave equation in a finite time domain</w:t>
+                <w:t xml:space="preserve">On well-posedness of time-harmonic problems in an unbounded strip for a thin plate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.377-400. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.1487-1529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2019019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n6.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818956v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Sampling Method applied to Non Destructive Testing of an elastic waveguide: theory, numerics and experiments</w:t>
               </w:r>
@@ -1519,51 +1519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, 075006 (34 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1610,51 +1610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed formulation of the Tikhonov regularization and its application to inverse PDE problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (1), pp.123-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahan Baronian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.68 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2195,51 +2195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of defects in a periodic waveguide from far field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2358,196 +2358,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remark on Lipschitz stability for inverse problems</w:t>
+                <w:t xml:space="preserve">On the use of the Linear Sampling Method to identify cracks in elastic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.025017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/2/025017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939437v1</w:t>
+                <w:t xml:space="preserve">hal-00937686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Linear Sampling Method to identify cracks in elastic waveguides</w:t>
+                <w:t xml:space="preserve">A remark on Lipschitz stability for inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29, pp.025017. </w:t>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351, pp.187--190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/2/025017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937686v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Simultaneous Identification of the Shape and Generalized Impedance Boundary Condition in Obstacle Scattering</w:t>
               </w:r>
@@ -2650,51 +2650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of sampling methods to identify cracks in acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (10), pp.105011.1-105011.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Louër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (5), pp.055001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2850,222 +2850,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable reconstruction of generalized impedance boundary conditions</w:t>
+                <w:t xml:space="preserve">About identification of defects in an elastic-plastic medium from boundary measurements in the antiplane case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (9), pp.095002. </w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (10), pp.1481-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/9/095002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2010.549481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739766v1</w:t>
+                <w:t xml:space="preserve">hal-00849572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About identification of defects in an elastic-plastic medium from boundary measurements in the antiplane case</w:t>
+                <w:t xml:space="preserve">Stable reconstruction of generalized impedance boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 90 (10), pp.1481-1497. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.095002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2010.549481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/9/095002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849572v1</w:t>
+                <w:t xml:space="preserve">hal-00739766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Lamb modes in the linear sampling method for elastic waveguides</w:t>
               </w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Louër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (5), pp.055001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3161,524 +3161,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A duality-based method of quasi-reversibility to solve the Cauchy problem in the presence of noisy data</w:t>
+                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (9), pp.095016. </w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.19-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/9/095016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873058v1</w:t>
+                <w:t xml:space="preserve">hal-00739327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
+                <w:t xml:space="preserve">A quasi-reversibility approach to solve the inverse obstacle problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (1), pp.19-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.19⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.351-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739327v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-reversibility approach to solve the inverse obstacle problem</w:t>
+                <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of C1,1 domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.351⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.715-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873059v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of C1,1 domains</w:t>
+                <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of Lipschitz domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010016⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (11), pp.1745-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036810903393809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873056v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of Lipschitz domains</w:t>
+                <w:t xml:space="preserve">A duality-based method of quasi-reversibility to solve the Cauchy problem in the presence of noisy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (9), pp.095016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/9/095016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036810903393809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849579v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method in a waveguide: A modal formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method in a waveguide: A formulation based on modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135 (-), pp.012023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4234,64 +4234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering in a partially open waveguide: the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,103 +4599,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of elastic waves un buried waveguides: modelling of the forward problem and imaging with sampling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahan Baronian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WINE - Wavecomplexity International Networking Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, NIce (online conference), France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5376,51 +5376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Cours MIA 102 - Année 2022-2023, France. 2021, pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5528,51 +5528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="374FFF60"/>
+    <w:nsid w:val="256E884F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5676,51 +5676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8FFD3E00"/>
+    <w:nsid w:val="5D9EF239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200222317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216044v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2022052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344087v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aac21e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366850v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084428v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.01.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/2/025017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/10/105011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HNS9SVKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lou&#235;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BLF01HLP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.549481" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXHHP67X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.351" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903393809" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3R55BLSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GKC1BX3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KSD16Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4S6WFHDZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04418172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baronian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Recoquillay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04131477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00302354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200222317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216044v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2022052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344087v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aac21e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366850v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084428v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.01.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/2/025017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.04.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/10/105011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HNS9SVKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lou&#235;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BLF01HLP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.549481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903393809" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXHHP67X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3R55BLSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GKC1BX3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KSD16Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4S6WFHDZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04418172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baronian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Recoquillay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04131477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00302354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>