--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -564,261 +564,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering in a partially open waveguide: the inverse problem</w:t>
+                <w:t xml:space="preserve">Scattering in a partially open waveguide: the forward problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2022052⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.102-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxad004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619606v1</w:t>
+                <w:t xml:space="preserve">hal-03407434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering in a partially open waveguide: the forward problem</w:t>
+                <w:t xml:space="preserve">Scattering in a partially open waveguide: the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88, pp.102-151. </w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.463-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxad004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2022052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407434v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Morozov's principle applied to data assimilation problems</w:t>
               </w:r>
@@ -908,64 +908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging junctions of waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1103,51 +1103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On well-posedness of scattering problems in a Kirchhoff-Love infinite plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80 (3), pp.1546-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1194,51 +1194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Linear Sampling Method for Kirchhoff-Love Infinite Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (2), pp.363-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,235 +1266,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse obstacle problem for the wave equation in a finite time domain</w:t>
+                <w:t xml:space="preserve">On well-posedness of time-harmonic problems in an unbounded strip for a thin plate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2019019⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.1487-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n6.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818956v1</w:t>
+                <w:t xml:space="preserve">hal-01883560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On well-posedness of time-harmonic problems in an unbounded strip for a thin plate model</w:t>
+                <w:t xml:space="preserve">An inverse obstacle problem for the wave equation in a finite time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fliss</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (6), pp.1487-1529. </w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.377-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2019.v17.n6.a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2019019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883560v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Sampling Method applied to Non Destructive Testing of an elastic waveguide: theory, numerics and experiments</w:t>
               </w:r>
@@ -1519,51 +1519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, 075006 (34 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1610,51 +1610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed formulation of the Tikhonov regularization and its application to inverse PDE problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (1), pp.123-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahan Baronian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.68 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2195,51 +2195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of defects in a periodic waveguide from far field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2358,196 +2358,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Linear Sampling Method to identify cracks in elastic waveguides</w:t>
+                <w:t xml:space="preserve">A remark on Lipschitz stability for inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/2/025017⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351, pp.187--190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937686v1</w:t>
+                <w:t xml:space="preserve">hal-00939437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remark on Lipschitz stability for inverse problems</w:t>
+                <w:t xml:space="preserve">On the use of the Linear Sampling Method to identify cracks in elastic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 351, pp.187--190. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.025017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/2/025017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939437v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Simultaneous Identification of the Shape and Generalized Impedance Boundary Condition in Obstacle Scattering</w:t>
               </w:r>
@@ -2650,51 +2650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of sampling methods to identify cracks in acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (10), pp.105011.1-105011.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Louër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (5), pp.055001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Louër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (5), pp.055001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3634,51 +3634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method in a waveguide: A modal formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method in a waveguide: A formulation based on modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 135 (-), pp.012023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4234,64 +4234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering in a partially open waveguide: the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,103 +4599,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of elastic waves un buried waveguides: modelling of the forward problem and imaging with sampling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahan Baronian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WINE - Wavecomplexity International Networking Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, NIce (online conference), France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5376,51 +5376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Cours MIA 102 - Année 2022-2023, France. 2021, pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5528,51 +5528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="256E884F"/>
+    <w:nsid w:val="B5825177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5676,51 +5676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D9EF239"/>
+    <w:nsid w:val="671075D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200222317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216044v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2022052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344087v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aac21e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366850v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084428v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.01.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/2/025017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.04.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/10/105011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HNS9SVKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lou&#235;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BLF01HLP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.549481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903393809" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXHHP67X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3R55BLSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GKC1BX3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KSD16Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4S6WFHDZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04418172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baronian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Recoquillay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04131477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00302354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bourgeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200222317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514543v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terrine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05036216v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ae0e49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216044v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1604217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2022052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344087v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02567182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02334004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1295660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2020016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aac21e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366850v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093872" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.05.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084428v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.01.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.04.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/2/025017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/10/105011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HNS9SVKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lou&#235;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BLF01HLP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.549481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903393809" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXHHP67X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3R55BLSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GKC1BX3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/2/002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-62KSD16Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4S6WFHDZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04418172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guitter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2019.10222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baronian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Recoquillay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1131/1/012010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04131477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00302354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>