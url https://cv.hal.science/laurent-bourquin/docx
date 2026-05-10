--- v0 (2026-04-03)
+++ v1 (2026-05-10)
@@ -2439,183 +2439,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sacré au profane : la politisation d'un prêtre pendant les guerres de Religion</w:t>
+                <w:t xml:space="preserve">La noblesse du XVIIe siècle et ses cadets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (6), pp.93-106. </w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (249), pp.645-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl.hs06.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dss.104.0645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851771v1</w:t>
+                <w:t xml:space="preserve">halshs-00567114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La noblesse du XVIIe siècle et ses cadets</w:t>
+                <w:t xml:space="preserve">Du sacré au profane : la politisation d'un prêtre pendant les guerres de Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (249), pp.645-656. </w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (6), pp.93-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dss.104.0645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl.hs06.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00567114v1</w:t>
+                <w:t xml:space="preserve">hal-01851771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La noblesse et la Ligue</w:t>
               </w:r>
@@ -6420,329 +6420,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rethélois au coeur des guerres de la première modernité (1520-1650)</w:t>
+                <w:t xml:space="preserve">L’histoire du Maine à travers les mémoires de master dirigés par Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Musset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comtes de Rethel, ducs de Mazarin, princes de Monaco. Une histoire ardennaise (Xe-XIXe siècles). Catalogue de l'exposition de Charleville-Mézières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.102-115</w:t>
+              <w:t xml:space="preserve">Des musiciens au service des églises (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.355-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081482v1</w:t>
+                <w:t xml:space="preserve">hal-05345307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire du Maine à travers les mémoires de master dirigés par Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Le Rethélois au coeur des guerres de la première modernité (1520-1650)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Musset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des musiciens au service des églises (XVIIe-XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.355-363</w:t>
+              <w:t xml:space="preserve">Comtes de Rethel, ducs de Mazarin, princes de Monaco. Une histoire ardennaise (Xe-XIXe siècles). Catalogue de l'exposition de Charleville-Mézières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345307v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Motta, historienne de la noblesse et de la Lorraine à l'époque moderne</w:t>
+                <w:t xml:space="preserve">Moyenneurs, Malcontents et Politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avec Anne Motta. La cour, la noblesse, la Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.7-16</w:t>
+              <w:t xml:space="preserve">Les guerres de Religion (1559-1610) : la haine des clans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603236v1</w:t>
+                <w:t xml:space="preserve">hal-04189556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moyenneurs, Malcontents et Politiques</w:t>
+                <w:t xml:space="preserve">Anne Motta, historienne de la noblesse et de la Lorraine à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les guerres de Religion (1559-1610) : la haine des clans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.47-51</w:t>
+              <w:t xml:space="preserve">Avec Anne Motta. La cour, la noblesse, la Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189556v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monarchie face aux factions</w:t>
               </w:r>
@@ -7217,51 +7217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E958E8D6"/>
+    <w:nsid w:val="194B3918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7365,51 +7365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="585BB8D1"/>
+    <w:nsid w:val="2E0F45DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7513,51 +7513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B2BD4A3B"/>
+    <w:nsid w:val="0A9C2FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7661,51 +7661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06C195A4"/>
+    <w:nsid w:val="3FE9136A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7809,51 +7809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="663E0D63"/>
+    <w:nsid w:val="B825452A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7957,51 +7957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DEBC0661"/>
+    <w:nsid w:val="F225A8C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8105,51 +8105,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F4DA2A76"/>
+    <w:nsid w:val="E6E5026A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8354,51 +8354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05082492v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Figeac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wrede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02342983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Constant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslibradiffusio.fr/nouveautes/une-abbaye-en-republique-la-couture-libradiffusio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02145396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karila-Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/1010?lang=fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lynch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03965538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.037.0143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs06.0093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.104.0645" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05082514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05082507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Daussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04590067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03882435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03882411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03330441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03330437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03572844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02145399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03268863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rcperigord.hypotheses.org/category/publications/page/2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05345307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Musset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04603236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04189556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04189551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Gantelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caporossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02504550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05082492v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Figeac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wrede" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02342983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Constant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslibradiffusio.fr/nouveautes/une-abbaye-en-republique-la-couture-libradiffusio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02145396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lagadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karila-Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/1010?lang=fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lynch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03965538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.037.0143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.104.0645" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs06.0093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boltanski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05082514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05082507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Daussy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04590067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03882435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03882411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03330441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03330437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03572844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02145399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03268863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rcperigord.hypotheses.org/category/publications/page/2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01852469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01853692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05345307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Musset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04189556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04603236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04189551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Gantelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caporossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02504550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>