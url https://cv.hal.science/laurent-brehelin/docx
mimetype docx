--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,606 +66,606 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in p53 proficient colon cancer cells</w:t>
+                <w:t xml:space="preserve">TFscope: systematic analysis of the sequence features involved in the binding preferences of transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Slaninova</w:t>
+                <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
+                <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Robin</w:t>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Jeanson</w:t>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Aissanou</w:t>
+                <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.587. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-024-12316-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03321-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666042v1</w:t>
+                <w:t xml:space="preserve">lirmm-04696535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TFscope: systematic analysis of the sequence features involved in the binding preferences of transcription factors</w:t>
+                <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in p53 proficient colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Romero</w:t>
+                <w:t xml:space="preserve">Vera Slaninova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menichelli</w:t>
+                <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+                <w:t xml:space="preserve">Mathilde Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+                <w:t xml:space="preserve">Laura Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lèbre</w:t>
+                <w:t xml:space="preserve">Adam Aissanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.187. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03321-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-024-12316-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04696535v1</w:t>
+                <w:t xml:space="preserve">hal-04666042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Regulatory Genomics With Machine Learning</w:t>
+                <w:t xml:space="preserve">Optimizing data integration improves Gene Regulatory Network inference in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Océane Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bréhélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics and Biology Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/11779322241249562⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (7), pp.btae415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04899827v1</w:t>
+                <w:t xml:space="preserve">hal-04625944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing data integration improves Gene Regulatory Network inference in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Advancing Regulatory Genomics With Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Cassan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bréhélin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (7), pp.btae415. </w:t>
+              <w:t xml:space="preserve">Bioinformatics and Biology Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/11779322241249562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625944v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04899827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of long regulatory elements in the genome of Plasmodium falciparum and other eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Miyazawa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Juan Lopez-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (5), pp.2488-2508. </w:t>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Saraswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1131,77 +1131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing transcription factor combinatorics in different promoter classes and in enhancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005921. </w:t>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pairwise comparison of protein sequences with domain co-occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,808 +2496,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00540866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+                <w:t xml:space="preserve">Betina M Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Boureux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorma Tarhio</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Commes</w:t>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00416012v1</w:t>
+                <w:t xml:space="preserve">lirmm-00395282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of new protein domains using co-occurrence: application to Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.3077-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395282v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00431171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of new protein domains using co-occurrence: application to Plasmodium falciparum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
+                <w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorma Tarhio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp560⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (15 e104), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00431171v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00415899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorma Tarhio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.145-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00415899v1</w:t>
+                <w:t xml:space="preserve">lirmm-00416012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Repeated Measurements to Validate Hierarchical Gene Clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+                <w:t xml:space="preserve">A Plasmodium falciparum FcB1-schizont-EST collection providing clues to schizont specific gene structure and polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier C. Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn017⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00272116v1</w:t>
+                <w:t xml:space="preserve">hal-05558288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlasmoDraft: a database of Plasmodium falciparum gene function predictions based on postgenomic data</w:t>
+                <w:t xml:space="preserve">Using Repeated Measurements to Validate Hierarchical Gene Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-440⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.682-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00327273v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00272116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PlasmoDraft: a database of Plasmodium falciparum gene function predictions based on postgenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.9:440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00327273v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Approach for the Clustering of Short Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.697-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00113350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3307,185 +3441,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic analysis of the genomic features involved in specificities of transcription factor binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 - 21es Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2022.08.16.504098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'expression des gènes à partir de données de séquence ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3507,248 +3641,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2017, 49èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes bioinformatiques pour la prédiction de la fonction des gènes : identification des domaines protéiques dans les génomes de pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFMPM: Journées Franco-Maghrébines de Parasitologie-Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01397412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de motifs de régulation à l'aide de donner d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeqBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01397396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting Hidden Markov Models of Protein Domains to a Target Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3777,73 +3911,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2011 - 12es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00725501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Regulatory Elements from Gene Expression Data without Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3872,73 +4006,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2011 - 12es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00725490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de nouveaux domaines protéiques par co-occurence : Application à P. falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3967,293 +4101,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00414954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorma Tarhio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD'09: Statistical Methods for Post-genomic Data Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00375005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex domain architecture in protein sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias and Benefit Induced by Intra-Species Paralogy in Guilt by Association Methods to Predict Protein Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4269,73 +4403,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD'07: Statistical Methods for Post-Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GONNA: a Gene Ontology Nearest Neighbor Approach for the Functional Prediction of P.falciparum Orphan Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4351,539 +4485,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Bioinformatics of African Pathogens and Disease Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias and benefit induced by intra-species homologies in guilt by association methods to predict protein function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t>
+              <w:t xml:space="preserve">JOBIM 2006 - 7es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00120171v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00113353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and benefit induced by intra-species homologies in guilt by association methods to predict protein function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2006 - 7es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France. pp.59-66</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00113353v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00120171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des Classes d'une Hiérarchie par la Prise en Compte des Répétitions Expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Gene Expression Series with Prior Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WABI'05: 5th International Workshop on Algorithms in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Mallorca, Spain. pp.27-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11557067_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00327792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier Detection in Gene Expression Data Improves Classification Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS Machine Learning Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche Bayésienne pour la Classification de Cinétiques d'Expression de Gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2004 - 5es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4893,279 +5027,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA replication timing and Copy Number Variations are confounders of ATAC-Seq and RNA-DNA interaction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pracana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lambolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Sahlén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBM/ECCB 2025 - 33rd Conference on Intelligent Systems for Molecular Biology and 24th European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162278v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162278v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using positional information for predicting transcription factor binding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD 2019 - Workshop on Statistical Methods for Post Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5175,939 +5309,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide, machine learning-guided exploration of the cis-regulatory code involved in neuronal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayoko Yasuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsukasa Kouno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of distal regulations orchestrated by RNAs initiating at short tandem repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Grapotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garrido-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Vignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Calero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Věra Slaninová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Kantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04299945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing regulatory genomics with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04271442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing data integration improves Gene Regulatory Network inference in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic analysis of the genomic features involved in the binding preferences of transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of transcription at polyT short tandem repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Saraswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Grapotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of long regulatory elements in the genome of Plasmodium falciparum and other eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José‑juan Lopez‑rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of widespread transcription initiation at microsatellites predictable by sequence-based deep neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Grapotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6116,226 +6250,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Saraswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transcription factor combinatorics in promoters and enhancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6482,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Heron-Milhavet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12316-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menichelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#232;bre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03321-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04899827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11779322241249562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Miyazawa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Grapotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Saraswat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Ramilowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23143-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5408-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Taha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005921" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille y Bott&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25067e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-67" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sa&#239;dani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Guerfali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S4P3R2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp560" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327273v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-440" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.16.504098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725501v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00414954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Major" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162278v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pracana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lambolez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Sahl&#233;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Yasuzawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Kouno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garrido-Mart&#237;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Vignoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04299945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra Slaninov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04271442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Lecellier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8209;juan Lopez&#8209;rubio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#232;bre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03321-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Heron-Milhavet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12316-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04899827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11779322241249562" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Miyazawa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Grapotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Saraswat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Ramilowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23143-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5408-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Taha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005921" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille y Bott&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25067e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-67" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sa&#239;dani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Guerfali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S4P3R2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327273v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-440" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.16.504098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00414954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Major" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162278v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pracana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lambolez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Sahl&#233;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Yasuzawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Kouno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garrido-Mart&#237;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Vignoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04299945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra Slaninov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04271442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Lecellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796420v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8209;juan Lopez&#8209;rubio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>