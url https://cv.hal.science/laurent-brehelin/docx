--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,606 +66,606 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TFscope: systematic analysis of the sequence features involved in the binding preferences of transcription factors</w:t>
+                <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in p53 proficient colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Romero</w:t>
+                <w:t xml:space="preserve">Vera Slaninova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menichelli</w:t>
+                <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vroland</w:t>
+                <w:t xml:space="preserve">Mathilde Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+                <w:t xml:space="preserve">Laura Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lèbre</w:t>
+                <w:t xml:space="preserve">Adam Aissanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.187. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03321-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-024-12316-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04696535v1</w:t>
+                <w:t xml:space="preserve">hal-04666042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in p53 proficient colon cancer cells</w:t>
+                <w:t xml:space="preserve">TFscope: systematic analysis of the sequence features involved in the binding preferences of transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Slaninova</w:t>
+                <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
+                <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Robin</w:t>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Jeanson</w:t>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Aissanou</w:t>
+                <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.587. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-024-12316-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03321-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666042v1</w:t>
+                <w:t xml:space="preserve">lirmm-04696535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing data integration improves Gene Regulatory Network inference in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Advancing Regulatory Genomics With Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Cassan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bréhélin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae415⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics and Biology Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/11779322241249562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625944v1</w:t>
+                <w:t xml:space="preserve">lirmm-04899827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Regulatory Genomics With Machine Learning</w:t>
+                <w:t xml:space="preserve">Optimizing data integration improves Gene Regulatory Network inference in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Océane Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bréhélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics and Biology Insights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (7), pp.btae415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/11779322241249562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04899827v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of long regulatory elements in the genome of Plasmodium falciparum and other eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Miyazawa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Juan Lopez-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (5), pp.2488-2508. </w:t>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Saraswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1131,77 +1131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing transcription factor combinatorics in different promoter classes and in enhancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.e1005921. </w:t>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pairwise comparison of protein sequences with domain co-occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,432 +3006,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00416012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasmodium falciparum FcB1-schizont-EST collection providing clues to schizont specific gene structure and polymorphism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Florent</w:t>
+                <w:t xml:space="preserve">Using Repeated Measurements to Validate Hierarchical Gene Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina Porcel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.682-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558288v1</w:t>
+                <w:t xml:space="preserve">lirmm-00272116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Repeated Measurements to Validate Hierarchical Gene Clusters</w:t>
+                <w:t xml:space="preserve">PlasmoDraft: a database of Plasmodium falciparum gene function predictions based on postgenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn017⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.9:440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00272116v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00327273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...75 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Approach for the Clustering of Short Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.697-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00113350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3441,185 +3307,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic analysis of the genomic features involved in specificities of transcription factor binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2021 - 21es Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2022.08.16.504098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'expression des gènes à partir de données de séquence ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3641,248 +3507,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2017, 49èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes bioinformatiques pour la prédiction de la fonction des gènes : identification des domaines protéiques dans les génomes de pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFMPM: Journées Franco-Maghrébines de Parasitologie-Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01397412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de motifs de régulation à l'aide de donner d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeqBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01397396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting Hidden Markov Models of Protein Domains to a Target Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3911,73 +3777,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2011 - 12es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00725501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Regulatory Elements from Gene Expression Data without Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4006,73 +3872,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2011 - 12es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00725490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de nouveaux domaines protéiques par co-occurence : Application à P. falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4101,73 +3967,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00414954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4226,168 +4092,168 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD'09: Statistical Methods for Post-genomic Data Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00375005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex domain architecture in protein sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias and Benefit Induced by Intra-Species Paralogy in Guilt by Association Methods to Predict Protein Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4403,73 +4269,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD'07: Statistical Methods for Post-Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GONNA: a Gene Ontology Nearest Neighbor Approach for the Functional Prediction of P.falciparum Orphan Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4485,73 +4351,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Bioinformatics of African Pathogens and Disease Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias and benefit induced by intra-species homologies in guilt by association methods to predict protein function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4567,457 +4433,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2006 - 7es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bordeaux, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00113353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00120171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des Classes d'une Hiérarchie par la Prise en Compte des Répétitions Expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Gene Expression Series with Prior Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WABI'05: 5th International Workshop on Algorithms in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Mallorca, Spain. pp.27-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11557067_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00327792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier Detection in Gene Expression Data Improves Classification Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Major</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS Machine Learning Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche Bayésienne pour la Classification de Cinétiques d'Expression de Gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2004 - 5es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5027,279 +4893,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA replication timing and Copy Number Variations are confounders of ATAC-Seq and RNA-DNA interaction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pracana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lambolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Pracana</w:t>
+                <w:t xml:space="preserve">Pelin Sahlén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaki Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBM/ECCB 2025 - 33rd Conference on Intelligent Systems for Molecular Biology and 24th European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162278v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using positional information for predicting transcription factor binding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD 2019 - Workshop on Statistical Methods for Post Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5309,939 +5175,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide, machine learning-guided exploration of the cis-regulatory code involved in neuronal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayoko Yasuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Raynal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tsukasa Kouno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of distal regulations orchestrated by RNAs initiating at short tandem repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Grapotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garrido-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Vignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Garrido-Martín</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisa Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Věra Slaninová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Kantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04299945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing regulatory genomics with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04271442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing data integration improves Gene Regulatory Network inference in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic analysis of the genomic features involved in the binding preferences of transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of transcription at polyT short tandem repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Saraswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Grapotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of long regulatory elements in the genome of Plasmodium falciparum and other eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José‑juan Lopez‑rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of widespread transcription initiation at microsatellites predictable by sequence-based deep neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Grapotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6250,226 +6116,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Saraswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transcription factor combinatorics in promoters and enhancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6616,51 +6482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#232;bre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03321-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Heron-Milhavet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12316-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04899827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11779322241249562" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Miyazawa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Grapotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Saraswat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Ramilowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23143-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5408-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Taha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005921" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille y Bott&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25067e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-67" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sa&#239;dani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Guerfali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S4P3R2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327273v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-440" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.16.504098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725501v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00414954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Major" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162278v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pracana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lambolez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Sahl&#233;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Yasuzawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Kouno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garrido-Mart&#237;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Vignoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04299945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra Slaninov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04271442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Lecellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796420v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404809v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8209;juan Lopez&#8209;rubio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Heron-Milhavet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12316-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menichelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#232;bre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03321-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04899827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11779322241249562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Miyazawa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Grapotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Saraswat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Ramilowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23143-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5408-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Taha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005921" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille y Bott&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25067e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-67" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sa&#239;dani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Guerfali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S4P3R2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327273v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-440" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.16.504098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725501v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00414954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Major" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162278v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pracana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lambolez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Sahl&#233;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Yasuzawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Kouno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garrido-Mart&#237;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Vignoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04299945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra Slaninov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04271442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Lecellier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8209;juan Lopez&#8209;rubio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>