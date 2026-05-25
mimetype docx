--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -576,429 +576,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of long regulatory elements in the genome of Plasmodium falciparum and other eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of widespread transcription initiation at microsatellites predictable by sequence-based deep neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Grapotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Saraswat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Juan Lopez-Rubio</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008909⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-18/3297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23143-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253460v1</w:t>
+                <w:t xml:space="preserve">hal-03255754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fra-1 regulates its target genes via binding to remote enhancers without exerting major control on chromatin architecture in triple negative breast cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bejjani</w:t>
+                <w:t xml:space="preserve">Identification of long regulatory elements in the genome of Plasmodium falciparum and other eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tolza</w:t>
+                <w:t xml:space="preserve">Vincent Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Boulanger</w:t>
+                <w:t xml:space="preserve">Rafael Miyazawa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Downes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Romero</w:t>
+                <w:t xml:space="preserve">José Juan Lopez-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (5), pp.2488-2508. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253453v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of widespread transcription initiation at microsatellites predictable by sequence-based deep neural network</w:t>
+                <w:t xml:space="preserve">Fra-1 regulates its target genes via binding to remote enhancers without exerting major control on chromatin architecture in triple negative breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathys Grapotte</w:t>
+                <w:t xml:space="preserve">Fabienne Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manu Saraswat</w:t>
+                <w:t xml:space="preserve">Claire Tolza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bessière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menichelli</w:t>
+                <w:t xml:space="preserve">Mathias Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
+                <w:t xml:space="preserve">Damien Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1-18/3297. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.2488-2508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23143-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255754v1</w:t>
+                <w:t xml:space="preserve">hal-03253453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for ambiguity in ancestral sequence reconstruction</w:t>
               </w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing instructions for expression regulation in gene nucleotide compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,425 +1614,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01060276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational discovery of regulatory elements in a continuous expression space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fitting hidden Markov models of protein domains to a target species: application to Plasmodium falciparum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lajoie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefort</w:t>
+                <w:t xml:space="preserve">Eric Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (11), pp.41. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-11-r109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-13-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00796453v1</w:t>
+                <w:t xml:space="preserve">hal-00701611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galvestine-1, a novel chemical probe for the study of the glycerolipid homeostasis system in plant cells.</w:t>
+                <w:t xml:space="preserve">Computational discovery of regulatory elements in a continuous expression space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Boudière</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2mb25067e⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (11), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-11-r109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720135v1</w:t>
+                <w:t xml:space="preserve">lirmm-00796453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting hidden Markov models of protein domains to a target species: application to Plasmodium falciparum.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+                <w:t xml:space="preserve">Galvestine-1, a novel chemical probe for the study of the glycerolipid homeostasis system in plant cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille y Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marechal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.67. </w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.2023-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-13-67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2mb25067e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701611v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical inhibitors of monogalactosyldiacylglycerol synthases in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille y Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,261 +2262,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00540932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic strategies to provide functional clues to the unknown genes in Plasmodium falciparum genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Functional Annotation Transfers with Inter-Species Conserved Coexpression: Application to Plasmodium Falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (4), pp.273-283. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (35), pp.1471-2164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2010174273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659756v1</w:t>
+                <w:t xml:space="preserve">lirmm-00540866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Functional Annotation Transfers with Inter-Species Conserved Coexpression: Application to Plasmodium Falciparum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinformatic strategies to provide functional clues to the unknown genes in Plasmodium falciparum genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (35), pp.1471-2164. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.273-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2010174273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00540866v1</w:t>
+                <w:t xml:space="preserve">hal-02659756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t>
               </w:r>
@@ -2630,611 +2630,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00395282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of new protein domains using co-occurrence: application to Plasmodium falciparum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
+                <w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorma Tarhio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Commes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.145-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00431171v1</w:t>
+                <w:t xml:space="preserve">lirmm-00416012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Boureux</w:t>
+                <w:t xml:space="preserve">Detection of new protein domains using co-occurrence: application to Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.3077-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00415899v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00431171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of sequence errors and capacity of genomic annotation in transcriptomic and DNA-protein interaction assays based on next generation sequencers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using reads to annotate the genome: influence of length, background distribution, and sequence errors on prediction capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+                <w:t xml:space="preserve">Jorma Tarhio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (15 e104), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00416012v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00415899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Repeated Measurements to Validate Hierarchical Gene Clusters</w:t>
+                <w:t xml:space="preserve">PlasmoDraft: a database of Plasmodium falciparum gene function predictions based on postgenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (5), pp.682-688. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.9:440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00272116v1</w:t>
+                <w:t xml:space="preserve">lirmm-00327273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlasmoDraft: a database of Plasmodium falciparum gene function predictions based on postgenomic data</w:t>
+                <w:t xml:space="preserve">Using Repeated Measurements to Validate Hierarchical Gene Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9, pp.9:440. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.682-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00327273v2</w:t>
+                <w:t xml:space="preserve">lirmm-00272116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Approach for the Clustering of Short Time Series</w:t>
               </w:r>
@@ -3468,51 +3468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'expression des gènes à partir de données de séquence ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Regulatory Elements from Gene Expression Data without Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4003,103 +4003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Sequence Errors and Prediction Capacity in Transcriptomic and DNA-Protein Interaction Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Philippe</w:t>
+                <w:t xml:space="preserve">Jorma Tarhio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Commes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD'09: Statistical Methods for Post-genomic Data Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France. pp.3</w:t>
@@ -4381,364 +4381,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and benefit induced by intra-species homologies in guilt by association methods to predict protein function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2006 - 7es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France. pp.59-66</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113353v1</w:t>
+                <w:t xml:space="preserve">lirmm-00120171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias and benefit induced by intra-species homologies in guilt by association methods to predict protein function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t>
+              <w:t xml:space="preserve">JOBIM 2006 - 7es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00120171v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des Classes d'une Hiérarchie par la Prise en Compte des Répétitions Expérimentales</w:t>
+                <w:t xml:space="preserve">Clustering Gene Expression Series with Prior Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WABI'05: 5th International Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Mallorca, Spain. pp.27-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11557067_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106135v1</w:t>
+                <w:t xml:space="preserve">lirmm-00327792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Gene Expression Series with Prior Knowledge</w:t>
+                <w:t xml:space="preserve">Evaluation des Classes d'une Hiérarchie par la Prise en Compte des Répétitions Expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI'05: 5th International Workshop on Algorithms in Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.125-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11557067_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00327792v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier Detection in Gene Expression Data Improves Classification Accuracy</w:t>
               </w:r>
@@ -4867,202 +4867,297 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA replication timing and Copy Number Variations are confounders of ATAC-Seq and RNA-DNA interaction data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic characterization of regulatory elements in the human genome using multimodal integration of '-omics' data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Pracana</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBM/ECCB 2025 - 33rd Conference on Intelligent Systems for Molecular Biology and 24th European Conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom. </w:t>
+              <w:t xml:space="preserve">CBHC 2026 - Canadian Bioinformatics Hub Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Toronto, Canada. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162278v3</w:t>
+                <w:t xml:space="preserve">hal-05611308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA replication timing and Copy Number Variations are confounders of ATAC-Seq and RNA-DNA interaction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vroland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pracana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lambolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Sahlén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBM/ECCB 2025 - 33rd Conference on Intelligent Systems for Molecular Biology and 24th European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162278v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using positional information for predicting transcription factor binding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5121,51 +5216,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD 2019 - Workshop on Statistical Methods for Post Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5175,581 +5270,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide, machine learning-guided exploration of the cis-regulatory code involved in neuronal differentiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Raynal</w:t>
+                <w:t xml:space="preserve">Evidence of distal regulations orchestrated by RNAs initiating at short tandem repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Grapotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garrido-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Vignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Calero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayoko Yasuzawa</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05069585v1</w:t>
+                <w:t xml:space="preserve">hal-05030164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of distal regulations orchestrated by RNAs initiating at short tandem repeats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathys Grapotte</w:t>
+                <w:t xml:space="preserve">A genome-wide, machine learning-guided exploration of the cis-regulatory code involved in neuronal differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vroland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayoko Yasuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsukasa Kouno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Vignoli</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05030164v1</w:t>
+                <w:t xml:space="preserve">hal-05069585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in colon cancer cells</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimizing data integration improves Gene Regulatory Network inference in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Henri Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Věra Slaninová</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04299945v1</w:t>
+                <w:t xml:space="preserve">hal-04228523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing regulatory genomics with machine learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Hippo pathway terminal effector TAZ/WWTR1 mediates oxaliplatin sensitivity in colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Věra Slaninová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Heron-Milhavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Kantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04271442v1</w:t>
+                <w:t xml:space="preserve">lirmm-04299945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing data integration improves Gene Regulatory Network inference in Arabidopsis thaliana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing regulatory genomics with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228523v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04271442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic analysis of the genomic features involved in the binding preferences of transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5801,435 +5896,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of transcription at polyT short tandem repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Saraswat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Grapotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of long regulatory elements in the genome of Plasmodium falciparum and other eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José‑juan Lopez‑rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of widespread transcription initiation at microsatellites predictable by sequence-based deep neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Grapotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Saraswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menichelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Ramilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transcription factor combinatorics in promoters and enhancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6277,65 +6372,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6482,51 +6577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Heron-Milhavet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12316-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menichelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#232;bre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03321-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04899827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11779322241249562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Miyazawa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Grapotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Saraswat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Ramilowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23143-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5408-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Taha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005921" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille y Bott&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25067e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-67" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sa&#239;dani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Guerfali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S4P3R2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327273v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-440" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.16.504098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725501v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00414954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Major" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162278v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pracana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lambolez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Sahl&#233;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Yasuzawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Kouno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garrido-Mart&#237;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Vignoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04299945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra Slaninov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04271442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Lecellier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8209;juan Lopez&#8209;rubio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821485v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Heron-Milhavet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12316-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menichelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#232;bre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03321-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04899827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11779322241249562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Grapotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Saraswat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Ramilowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23143-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guitard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Miyazawa Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Lopez-Rubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bejjani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tolza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boulanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Downes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5408-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Taha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005921" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghouila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Guerfali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Laouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-67" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille y Bott&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25067e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sa&#239;dani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.658" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Guerfali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S4P3R2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00540866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-35" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2010174273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boureux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorma Tarhio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Commes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp560" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp492" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327273v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-440" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.16.504098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725501v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00414954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327792v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Major" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raynal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162278v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pracana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lambolez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Sahl&#233;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garrido-Mart&#237;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Vignoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayoko Yasuzawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Kouno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henri Lecellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04299945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra Slaninov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Kantar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04271442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessiere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8209;juan Lopez&#8209;rubio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>